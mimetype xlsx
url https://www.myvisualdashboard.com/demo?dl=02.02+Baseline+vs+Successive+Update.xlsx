--- v0 (2026-07-09)
+++ v1 (2026-11-06)
@@ -1,139 +1,1055 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
-<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="bin" ContentType="application/vnd.ms-excel.sheet.binary.macroEnabled.main"/>
-[...12 lines deleted...]
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ThisWorkbook"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Avinash Kumar\Downloads\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{894C1A25-7D71-4B0E-B165-EC6F6B5545A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </bookViews>
   <sheets>
     <sheet name="Project Info" sheetId="1" r:id="rId1"/>
     <sheet name="BL vs Updates" sheetId="2" r:id="rId2"/>
   </sheets>
+  <calcPr calcId="0"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
-<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-</metadata>
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="394" uniqueCount="307">
+  <si>
+    <t>Project Name</t>
+  </si>
+  <si>
+    <t>QTMP</t>
+  </si>
+  <si>
+    <t>Layout Name</t>
+  </si>
+  <si>
+    <t>Manufacturing Work Program MU01</t>
+  </si>
+  <si>
+    <t>Data Date</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>Version 1 Name</t>
+  </si>
+  <si>
+    <t>R7 BL</t>
+  </si>
+  <si>
+    <t>Version 2 Name</t>
+  </si>
+  <si>
+    <t>CRM</t>
+  </si>
+  <si>
+    <t>Version 3 Name</t>
+  </si>
+  <si>
+    <t>MPS</t>
+  </si>
+  <si>
+    <t>Weekend Days</t>
+  </si>
+  <si>
+    <t>Sun, Sat</t>
+  </si>
+  <si>
+    <t>Public Holidays</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Activity ID</t>
+  </si>
+  <si>
+    <t>Activity Name</t>
+  </si>
+  <si>
+    <t>Baseline Start</t>
+  </si>
+  <si>
+    <t>Baseline Finish</t>
+  </si>
+  <si>
+    <t>First Update Start</t>
+  </si>
+  <si>
+    <t>First Update Finish</t>
+  </si>
+  <si>
+    <t>Second Update Start</t>
+  </si>
+  <si>
+    <t>Second Update Finish</t>
+  </si>
+  <si>
+    <t>% Complete</t>
+  </si>
+  <si>
+    <t>WBS</t>
+  </si>
+  <si>
+    <t>UNDER FRAME</t>
+  </si>
+  <si>
+    <t>QRSM04U100</t>
+  </si>
+  <si>
+    <t>MU01 - Car 01 - UF1</t>
+  </si>
+  <si>
+    <t>QRSM04U102</t>
+  </si>
+  <si>
+    <t>MU01 - Car 01 - UF2</t>
+  </si>
+  <si>
+    <t>QRSM04U104</t>
+  </si>
+  <si>
+    <t>MU01 - Car 01 - UF3</t>
+  </si>
+  <si>
+    <t>QRSM04U106</t>
+  </si>
+  <si>
+    <t>MU01 - Car 01 - UF4</t>
+  </si>
+  <si>
+    <t>QRSE240819019</t>
+  </si>
+  <si>
+    <t>MU01 - Car 01 - UF5</t>
+  </si>
+  <si>
+    <t>QRSM25111901</t>
+  </si>
+  <si>
+    <t>MU01 - Car 01 - UF6</t>
+  </si>
+  <si>
+    <t>QRSM04U118</t>
+  </si>
+  <si>
+    <t>MU01 - Car 02 - UF1</t>
+  </si>
+  <si>
+    <t>QRSM04U120</t>
+  </si>
+  <si>
+    <t>MU01 - Car 02 - UF2</t>
+  </si>
+  <si>
+    <t>QRSM04U122</t>
+  </si>
+  <si>
+    <t>MU01 - Car 02 - UF3</t>
+  </si>
+  <si>
+    <t>QRSM04U124</t>
+  </si>
+  <si>
+    <t>MU01 - Car 02 - UF4</t>
+  </si>
+  <si>
+    <t>QRSE240819020</t>
+  </si>
+  <si>
+    <t>MU01 - Car 02 - UF5</t>
+  </si>
+  <si>
+    <t>QRSM25111902</t>
+  </si>
+  <si>
+    <t>MU01 - Car 02 - UF6</t>
+  </si>
+  <si>
+    <t>QRSM04U136</t>
+  </si>
+  <si>
+    <t>MU01 - Car 03 - UF1</t>
+  </si>
+  <si>
+    <t>QRSM04U138</t>
+  </si>
+  <si>
+    <t>MU01 - Car 03 - UF2</t>
+  </si>
+  <si>
+    <t>QRSM04U140</t>
+  </si>
+  <si>
+    <t>MU01 - Car 03 - UF3</t>
+  </si>
+  <si>
+    <t>QRSM04U142</t>
+  </si>
+  <si>
+    <t>MU01 - Car 03 - UF4</t>
+  </si>
+  <si>
+    <t>QRSE240819021</t>
+  </si>
+  <si>
+    <t>MU01 - Car 03 - UF5</t>
+  </si>
+  <si>
+    <t>QRSM25111903</t>
+  </si>
+  <si>
+    <t>MU01 - Car 03 - UF6</t>
+  </si>
+  <si>
+    <t>QRSM04U154</t>
+  </si>
+  <si>
+    <t>MU01 - Car 04 - UF1</t>
+  </si>
+  <si>
+    <t>QRSM04U156</t>
+  </si>
+  <si>
+    <t>MU01 - Car 04 - UF2</t>
+  </si>
+  <si>
+    <t>QRSM04U158</t>
+  </si>
+  <si>
+    <t>MU01 - Car 04 - UF3</t>
+  </si>
+  <si>
+    <t>QRSM04U160</t>
+  </si>
+  <si>
+    <t>MU01 - Car 04 - UF4</t>
+  </si>
+  <si>
+    <t>QRSE240819022</t>
+  </si>
+  <si>
+    <t>MU01 - Car 04 - UF5</t>
+  </si>
+  <si>
+    <t>QRSM25111904</t>
+  </si>
+  <si>
+    <t>MU01 - Car 04 - UF6</t>
+  </si>
+  <si>
+    <t>QRSM04U172</t>
+  </si>
+  <si>
+    <t>MU01 - Car 05 - UF1</t>
+  </si>
+  <si>
+    <t>QRSM04U174</t>
+  </si>
+  <si>
+    <t>MU01 - Car 05 - UF2</t>
+  </si>
+  <si>
+    <t>QRSM04U176</t>
+  </si>
+  <si>
+    <t>MU01 - Car 05 - UF3</t>
+  </si>
+  <si>
+    <t>QRSM04U178</t>
+  </si>
+  <si>
+    <t>MU01 - Car 05 - UF4</t>
+  </si>
+  <si>
+    <t>QRSE240819023</t>
+  </si>
+  <si>
+    <t>MU01 - Car 05 - UF5</t>
+  </si>
+  <si>
+    <t>QRSM25111905</t>
+  </si>
+  <si>
+    <t>MU01 - Car 05 - UF6</t>
+  </si>
+  <si>
+    <t>QRSM04U190</t>
+  </si>
+  <si>
+    <t>MU01 - Car 06 - UF1</t>
+  </si>
+  <si>
+    <t>QRSM04U192</t>
+  </si>
+  <si>
+    <t>MU01 - Car 06 - UF2</t>
+  </si>
+  <si>
+    <t>QRSM04U194</t>
+  </si>
+  <si>
+    <t>MU01 - Car 06 - UF3</t>
+  </si>
+  <si>
+    <t>QRSM04U196</t>
+  </si>
+  <si>
+    <t>MU01 - Car 06 - UF4</t>
+  </si>
+  <si>
+    <t>QRSE240819024</t>
+  </si>
+  <si>
+    <t>MU01 - Car 06 - UF5</t>
+  </si>
+  <si>
+    <t>QRSM25111906</t>
+  </si>
+  <si>
+    <t>MU01 - Car 06 - UF6</t>
+  </si>
+  <si>
+    <t>ROOF</t>
+  </si>
+  <si>
+    <t>QRSM04R100</t>
+  </si>
+  <si>
+    <t>MU01 - Car 01 - RF1</t>
+  </si>
+  <si>
+    <t>QRSM04R102</t>
+  </si>
+  <si>
+    <t>MU01 - Car 01 - RF2</t>
+  </si>
+  <si>
+    <t>QRSM04R134</t>
+  </si>
+  <si>
+    <t>MU01 - Car 01 - RF3</t>
+  </si>
+  <si>
+    <t>QRSM04R154</t>
+  </si>
+  <si>
+    <t>MU01 - Car 01 - RF4</t>
+  </si>
+  <si>
+    <t>QRSM04R106</t>
+  </si>
+  <si>
+    <t>MU01 - Car 02 - RF1</t>
+  </si>
+  <si>
+    <t>QRSM04R108</t>
+  </si>
+  <si>
+    <t>MU01 - Car 02 - RF2</t>
+  </si>
+  <si>
+    <t>QRSM04R136</t>
+  </si>
+  <si>
+    <t>MU01 - Car 02 - RF3</t>
+  </si>
+  <si>
+    <t>QRSM04R164</t>
+  </si>
+  <si>
+    <t>MU01 - Car 02 - RF4</t>
+  </si>
+  <si>
+    <t>QRSM04R112</t>
+  </si>
+  <si>
+    <t>MU01 - Car 03 - RF1</t>
+  </si>
+  <si>
+    <t>QRSM04R114</t>
+  </si>
+  <si>
+    <t>MU01 - Car 03 - RF2</t>
+  </si>
+  <si>
+    <t>QRSM04R138</t>
+  </si>
+  <si>
+    <t>MU01 - Car 03 - RF3</t>
+  </si>
+  <si>
+    <t>QRSM04R174</t>
+  </si>
+  <si>
+    <t>MU01 - Car 03 - RF4</t>
+  </si>
+  <si>
+    <t>QRSM04R118</t>
+  </si>
+  <si>
+    <t>MU01 - Car 04 - RF1</t>
+  </si>
+  <si>
+    <t>QRSM04R120</t>
+  </si>
+  <si>
+    <t>MU01 - Car 04 - RF2</t>
+  </si>
+  <si>
+    <t>QRSM04R140</t>
+  </si>
+  <si>
+    <t>MU01 - Car 04 - RF3</t>
+  </si>
+  <si>
+    <t>QRSM04R184</t>
+  </si>
+  <si>
+    <t>MU01 - Car 04 - RF4</t>
+  </si>
+  <si>
+    <t>QRSM04R124</t>
+  </si>
+  <si>
+    <t>MU01 - Car 05 - RF1</t>
+  </si>
+  <si>
+    <t>QRSM04R126</t>
+  </si>
+  <si>
+    <t>MU01 - Car 05 - RF2</t>
+  </si>
+  <si>
+    <t>QRSM04R142</t>
+  </si>
+  <si>
+    <t>MU01 - Car 05 - RF3</t>
+  </si>
+  <si>
+    <t>QRSM04R194</t>
+  </si>
+  <si>
+    <t>MU01 - Car 05 - RF4</t>
+  </si>
+  <si>
+    <t>QRSM04R130</t>
+  </si>
+  <si>
+    <t>MU01 - Car 06 - RF1</t>
+  </si>
+  <si>
+    <t>QRSM04R132</t>
+  </si>
+  <si>
+    <t>MU01 - Car 06 - RF2</t>
+  </si>
+  <si>
+    <t>QRSM04R144</t>
+  </si>
+  <si>
+    <t>MU01 - Car 06 - RF3</t>
+  </si>
+  <si>
+    <t>QRSM04R204</t>
+  </si>
+  <si>
+    <t>MU01 - Car 06 - RF4</t>
+  </si>
+  <si>
+    <t>SIDE WALLS</t>
+  </si>
+  <si>
+    <t>QRSM04S124</t>
+  </si>
+  <si>
+    <t>MU01 - Car 01 - SF1</t>
+  </si>
+  <si>
+    <t>QRSM04S126</t>
+  </si>
+  <si>
+    <t>MU01 - Car 01 - SF2</t>
+  </si>
+  <si>
+    <t>QRSM04S128</t>
+  </si>
+  <si>
+    <t>MU01 - Car 01 - SF3</t>
+  </si>
+  <si>
+    <t>QRSM04S136</t>
+  </si>
+  <si>
+    <t>MU01 - Car 02 - SF1</t>
+  </si>
+  <si>
+    <t>QRSM04S138</t>
+  </si>
+  <si>
+    <t>MU01 - Car 02 - SF2</t>
+  </si>
+  <si>
+    <t>QRSM04S140</t>
+  </si>
+  <si>
+    <t>MU01 - Car 02 - SF3</t>
+  </si>
+  <si>
+    <t>QRSM04S148</t>
+  </si>
+  <si>
+    <t>MU01 - Car 03 - SF1</t>
+  </si>
+  <si>
+    <t>QRSM04S150</t>
+  </si>
+  <si>
+    <t>MU01 - Car 03 - SF2</t>
+  </si>
+  <si>
+    <t>QRSM04S152</t>
+  </si>
+  <si>
+    <t>MU01 - Car 03 - SF3</t>
+  </si>
+  <si>
+    <t>QRSM04S160</t>
+  </si>
+  <si>
+    <t>MU01 - Car 04 - SF1</t>
+  </si>
+  <si>
+    <t>QRSM04S162</t>
+  </si>
+  <si>
+    <t>MU01 - Car 04 - SF2</t>
+  </si>
+  <si>
+    <t>QRSM04S164</t>
+  </si>
+  <si>
+    <t>MU01 - Car 04 - SF3</t>
+  </si>
+  <si>
+    <t>QRSM04S172</t>
+  </si>
+  <si>
+    <t>MU01 - Car 05 - SF1</t>
+  </si>
+  <si>
+    <t>QRSM04S174</t>
+  </si>
+  <si>
+    <t>MU01 - Car 05 - SF2</t>
+  </si>
+  <si>
+    <t>QRSM04S176</t>
+  </si>
+  <si>
+    <t>MU01 - Car 05 - SF3</t>
+  </si>
+  <si>
+    <t>QRSM04S184</t>
+  </si>
+  <si>
+    <t>MU01 - Car 06 - SF1</t>
+  </si>
+  <si>
+    <t>QRSM04S186</t>
+  </si>
+  <si>
+    <t>MU01 - Car 06 - SF2</t>
+  </si>
+  <si>
+    <t>QRSM04S188</t>
+  </si>
+  <si>
+    <t>MU01 - Car 06 - SF3</t>
+  </si>
+  <si>
+    <t>CARBODY</t>
+  </si>
+  <si>
+    <t>QRSM04B100</t>
+  </si>
+  <si>
+    <t>MU01 - Car 01 - CB1</t>
+  </si>
+  <si>
+    <t>QRSM04B106</t>
+  </si>
+  <si>
+    <t>MU01 - Car 01 - CB2</t>
+  </si>
+  <si>
+    <t>QRSM04B102</t>
+  </si>
+  <si>
+    <t>MU01 - Car 02 - CB1</t>
+  </si>
+  <si>
+    <t>QRSM04B110</t>
+  </si>
+  <si>
+    <t>MU01 - Car 02 - CB2</t>
+  </si>
+  <si>
+    <t>QRSM04B104</t>
+  </si>
+  <si>
+    <t>MU01 - Car 03 - CB1</t>
+  </si>
+  <si>
+    <t>QRSM04B114</t>
+  </si>
+  <si>
+    <t>MU01 - Car 03 - CB2</t>
+  </si>
+  <si>
+    <t>QRSM04B108</t>
+  </si>
+  <si>
+    <t>MU01 - Car 04 - CB1</t>
+  </si>
+  <si>
+    <t>QRSM04B120</t>
+  </si>
+  <si>
+    <t>MU01 - Car 04 - CB2</t>
+  </si>
+  <si>
+    <t>QRSM04B112</t>
+  </si>
+  <si>
+    <t>MU01 - Car 05 - CB1</t>
+  </si>
+  <si>
+    <t>QRSM04B124</t>
+  </si>
+  <si>
+    <t>MU01 - Car 05 - CB2</t>
+  </si>
+  <si>
+    <t>QRSM04B118</t>
+  </si>
+  <si>
+    <t>MU01 - Car 06 - CB1</t>
+  </si>
+  <si>
+    <t>QRSM04B130</t>
+  </si>
+  <si>
+    <t>MU01 - Car 06 - CB2</t>
+  </si>
+  <si>
+    <t>FITOUT</t>
+  </si>
+  <si>
+    <t>QRSM04F100</t>
+  </si>
+  <si>
+    <t>MU01 - Car 01 - FO 1</t>
+  </si>
+  <si>
+    <t>QRSM04F106</t>
+  </si>
+  <si>
+    <t>MU01 - Car 01 - FO 2</t>
+  </si>
+  <si>
+    <t>QRSM04F116</t>
+  </si>
+  <si>
+    <t>MU01 - Car 01 - FO 3</t>
+  </si>
+  <si>
+    <t>QRSM04F128</t>
+  </si>
+  <si>
+    <t>MU01 - Car 01 - FO 4</t>
+  </si>
+  <si>
+    <t>QRSM04F140</t>
+  </si>
+  <si>
+    <t>MU01 - Car 01 - FO 5</t>
+  </si>
+  <si>
+    <t>QRSM04F152</t>
+  </si>
+  <si>
+    <t>MU01 - Car 01 - FO 6</t>
+  </si>
+  <si>
+    <t>QRSM04F158</t>
+  </si>
+  <si>
+    <t>MU01 - Car 01 - FO 7</t>
+  </si>
+  <si>
+    <t>QRSM04F160</t>
+  </si>
+  <si>
+    <t>MU01 - Car 01 - FO 8</t>
+  </si>
+  <si>
+    <t>QRSM04F102</t>
+  </si>
+  <si>
+    <t>MU01 - Car 02 - FO 1</t>
+  </si>
+  <si>
+    <t>QRSM04F110</t>
+  </si>
+  <si>
+    <t>MU01 - Car 02 - FO 2</t>
+  </si>
+  <si>
+    <t>QRSM04F122</t>
+  </si>
+  <si>
+    <t>MU01 - Car 02 - FO 3</t>
+  </si>
+  <si>
+    <t>QRSM04F134</t>
+  </si>
+  <si>
+    <t>MU01 - Car 02 - FO 4</t>
+  </si>
+  <si>
+    <t>QRSM04F146</t>
+  </si>
+  <si>
+    <t>MU01 - Car 02 - FO 5</t>
+  </si>
+  <si>
+    <t>QRSM04F162</t>
+  </si>
+  <si>
+    <t>MU01 - Car 02 - FO 6</t>
+  </si>
+  <si>
+    <t>QRSM04F166</t>
+  </si>
+  <si>
+    <t>MU01 - Car 02 - FO 7</t>
+  </si>
+  <si>
+    <t>QRSM04F168</t>
+  </si>
+  <si>
+    <t>MU01 - Car 02 - FO 8</t>
+  </si>
+  <si>
+    <t>QRSM04F104</t>
+  </si>
+  <si>
+    <t>MU01 - Car 03 - FO 1</t>
+  </si>
+  <si>
+    <t>QRSM04F114</t>
+  </si>
+  <si>
+    <t>MU01 - Car 03 - FO 2</t>
+  </si>
+  <si>
+    <t>QRSM04F126</t>
+  </si>
+  <si>
+    <t>MU01 - Car 03 - FO 3</t>
+  </si>
+  <si>
+    <t>QRSM04F138</t>
+  </si>
+  <si>
+    <t>MU01 - Car 03 - FO 4</t>
+  </si>
+  <si>
+    <t>QRSM04F150</t>
+  </si>
+  <si>
+    <t>MU01 - Car 03 - FO 5</t>
+  </si>
+  <si>
+    <t>QRSM04F170</t>
+  </si>
+  <si>
+    <t>MU01 - Car 03 - FO 6</t>
+  </si>
+  <si>
+    <t>QRSM04F174</t>
+  </si>
+  <si>
+    <t>MU01 - Car 03 - FO 7</t>
+  </si>
+  <si>
+    <t>QRSM04F176</t>
+  </si>
+  <si>
+    <t>MU01 - Car 03 - FO 8</t>
+  </si>
+  <si>
+    <t>QRSM04F108</t>
+  </si>
+  <si>
+    <t>MU01 - Car 04 - FO 1</t>
+  </si>
+  <si>
+    <t>QRSM04F120</t>
+  </si>
+  <si>
+    <t>MU01 - Car 04 - FO 2</t>
+  </si>
+  <si>
+    <t>QRSM04F132</t>
+  </si>
+  <si>
+    <t>MU01 - Car 04 - FO 3</t>
+  </si>
+  <si>
+    <t>QRSM04F144</t>
+  </si>
+  <si>
+    <t>MU01 - Car 04 - FO 4</t>
+  </si>
+  <si>
+    <t>QRSM04F156</t>
+  </si>
+  <si>
+    <t>MU01 - Car 04 - FO 5</t>
+  </si>
+  <si>
+    <t>QRSM04F178</t>
+  </si>
+  <si>
+    <t>MU01 - Car 04 - FO 6</t>
+  </si>
+  <si>
+    <t>QRSM04F180</t>
+  </si>
+  <si>
+    <t>MU01 - Car 04 - FO 7</t>
+  </si>
+  <si>
+    <t>QRSM04F182</t>
+  </si>
+  <si>
+    <t>MU01 - Car 04 - FO 8</t>
+  </si>
+  <si>
+    <t>QRSM04F112</t>
+  </si>
+  <si>
+    <t>MU01 - Car 05 - FO 1</t>
+  </si>
+  <si>
+    <t>QRSM04F124</t>
+  </si>
+  <si>
+    <t>MU01 - Car 05 - FO 2</t>
+  </si>
+  <si>
+    <t>QRSM04F136</t>
+  </si>
+  <si>
+    <t>MU01 - Car 05 - FO 3</t>
+  </si>
+  <si>
+    <t>QRSM04F148</t>
+  </si>
+  <si>
+    <t>MU01 - Car 05 - FO 4</t>
+  </si>
+  <si>
+    <t>QRSM04F164</t>
+  </si>
+  <si>
+    <t>MU01 - Car 05 - FO 5</t>
+  </si>
+  <si>
+    <t>QRSM04F184</t>
+  </si>
+  <si>
+    <t>MU01 - Car 05 - FO 6</t>
+  </si>
+  <si>
+    <t>QRSM04F186</t>
+  </si>
+  <si>
+    <t>MU01 - Car 05 - FO 7</t>
+  </si>
+  <si>
+    <t>QRSM04F188</t>
+  </si>
+  <si>
+    <t>MU01 - Car 05 - FO 8</t>
+  </si>
+  <si>
+    <t>QRSM04F118</t>
+  </si>
+  <si>
+    <t>MU01 - Car 06 - FO 1</t>
+  </si>
+  <si>
+    <t>QRSM04F130</t>
+  </si>
+  <si>
+    <t>MU01 - Car 06 - FO 2</t>
+  </si>
+  <si>
+    <t>QRSM04F142</t>
+  </si>
+  <si>
+    <t>MU01 - Car 06 - FO 3</t>
+  </si>
+  <si>
+    <t>QRSM04F154</t>
+  </si>
+  <si>
+    <t>MU01 - Car 06 - FO 4</t>
+  </si>
+  <si>
+    <t>QRSM04F172</t>
+  </si>
+  <si>
+    <t>MU01 - Car 06 - FO 5</t>
+  </si>
+  <si>
+    <t>QRSM04F190</t>
+  </si>
+  <si>
+    <t>MU01 - Car 06 - FO 6</t>
+  </si>
+  <si>
+    <t>QRSM04F192</t>
+  </si>
+  <si>
+    <t>MU01 - Car 06 - FO 7</t>
+  </si>
+  <si>
+    <t>QRSM04F194</t>
+  </si>
+  <si>
+    <t>MU01 - Car 06 - FO 8</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...2 lines deleted...]
-    <numFmt numFmtId="60" formatCode="dd-mmm-yy"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="165" formatCode="dd\-mmm\-yy"/>
   </numFmts>
-  <fonts count="1">
+  <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="60" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="15" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -413,366 +1329,4920 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B3"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:B80"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G40" sqref="G40"/>
+    </sheetView>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="16.83203125" customWidth="1"/>
-    <col min="2" max="2" width="40.83203125" customWidth="1"/>
+    <col min="1" max="2" width="18.875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...20 lines deleted...]
-        <v>2026-05-13</v>
+    <row r="1" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1">
+        <v>45852</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="1">
+        <v>45866</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="1">
+        <v>45880</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="1">
+        <v>45894</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="1">
+        <v>45908</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="1">
+        <v>45922</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="1">
+        <v>45936</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="1">
+        <v>45950</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="1">
+        <v>45964</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="1">
+        <v>45978</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="1">
+        <v>46006</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="1">
+        <v>46016</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="1">
+        <v>46017</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="1">
+        <v>46020</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="1">
+        <v>46021</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>15</v>
+      </c>
+      <c r="B24" s="1">
+        <v>46023</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B25" s="1">
+        <v>46034</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="1">
+        <v>46048</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>15</v>
+      </c>
+      <c r="B27" s="1">
+        <v>46049</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>15</v>
+      </c>
+      <c r="B28" s="1">
+        <v>46062</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>15</v>
+      </c>
+      <c r="B29" s="1">
+        <v>46076</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>15</v>
+      </c>
+      <c r="B30" s="1">
+        <v>46090</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B31" s="1">
+        <v>46104</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>15</v>
+      </c>
+      <c r="B32" s="1">
+        <v>46118</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>15</v>
+      </c>
+      <c r="B33" s="1">
+        <v>46139</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>15</v>
+      </c>
+      <c r="B34" s="1">
+        <v>46146</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>15</v>
+      </c>
+      <c r="B35" s="1">
+        <v>46164</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" s="1">
+        <v>46167</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>15</v>
+      </c>
+      <c r="B37" s="1">
+        <v>46188</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>15</v>
+      </c>
+      <c r="B38" s="1">
+        <v>46202</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B39" s="1">
+        <v>46216</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>15</v>
+      </c>
+      <c r="B40" s="1">
+        <v>46230</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>15</v>
+      </c>
+      <c r="B41" s="1">
+        <v>46244</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B42" s="1">
+        <v>46258</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>15</v>
+      </c>
+      <c r="B43" s="1">
+        <v>46272</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>15</v>
+      </c>
+      <c r="B44" s="1">
+        <v>46286</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B45" s="1">
+        <v>46300</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>15</v>
+      </c>
+      <c r="B46" s="1">
+        <v>46314</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B47" s="1">
+        <v>46328</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>15</v>
+      </c>
+      <c r="B48" s="1">
+        <v>46342</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>15</v>
+      </c>
+      <c r="B49" s="1">
+        <v>46370</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>15</v>
+      </c>
+      <c r="B50" s="1">
+        <v>46381</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B51" s="1">
+        <v>46384</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>15</v>
+      </c>
+      <c r="B52" s="1">
+        <v>46385</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>15</v>
+      </c>
+      <c r="B53" s="1">
+        <v>46386</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>15</v>
+      </c>
+      <c r="B54" s="1">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>15</v>
+      </c>
+      <c r="B55" s="1">
+        <v>46388</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>15</v>
+      </c>
+      <c r="B56" s="1">
+        <v>46398</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>15</v>
+      </c>
+      <c r="B57" s="1">
+        <v>46412</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>15</v>
+      </c>
+      <c r="B58" s="1">
+        <v>46413</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>15</v>
+      </c>
+      <c r="B59" s="1">
+        <v>46426</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>15</v>
+      </c>
+      <c r="B60" s="1">
+        <v>46440</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>15</v>
+      </c>
+      <c r="B61" s="1">
+        <v>46454</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>15</v>
+      </c>
+      <c r="B62" s="1">
+        <v>46472</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>15</v>
+      </c>
+      <c r="B63" s="1">
+        <v>46475</v>
+      </c>
+    </row>
+    <row r="64" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>15</v>
+      </c>
+      <c r="B64" s="1">
+        <v>46489</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>15</v>
+      </c>
+      <c r="B65" s="1">
+        <v>46503</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>15</v>
+      </c>
+      <c r="B66" s="1">
+        <v>46510</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>15</v>
+      </c>
+      <c r="B67" s="1">
+        <v>46528</v>
+      </c>
+    </row>
+    <row r="68" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>15</v>
+      </c>
+      <c r="B68" s="1">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="1">
+        <v>46552</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>15</v>
+      </c>
+      <c r="B70" s="1">
+        <v>46566</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>15</v>
+      </c>
+      <c r="B71" s="1">
+        <v>46580</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>15</v>
+      </c>
+      <c r="B72" s="1">
+        <v>46594</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>15</v>
+      </c>
+      <c r="B73" s="1">
+        <v>46608</v>
+      </c>
+    </row>
+    <row r="74" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>15</v>
+      </c>
+      <c r="B74" s="1">
+        <v>46622</v>
+      </c>
+    </row>
+    <row r="75" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>15</v>
+      </c>
+      <c r="B75" s="1">
+        <v>46636</v>
+      </c>
+    </row>
+    <row r="76" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>15</v>
+      </c>
+      <c r="B76" s="1">
+        <v>46650</v>
+      </c>
+    </row>
+    <row r="77" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>15</v>
+      </c>
+      <c r="B77" s="1">
+        <v>46664</v>
+      </c>
+    </row>
+    <row r="78" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>15</v>
+      </c>
+      <c r="B78" s="1">
+        <v>46678</v>
+      </c>
+    </row>
+    <row r="79" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>15</v>
+      </c>
+      <c r="B79" s="1">
+        <v>46692</v>
+      </c>
+    </row>
+    <row r="80" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>15</v>
+      </c>
+      <c r="B80" s="1">
+        <v>46706</v>
       </c>
     </row>
   </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:B3"/>
+    <ignoredError sqref="A1:B80" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M6"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:I144"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C21" sqref="C21"/>
+    </sheetView>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.83203125" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="11.83203125" customWidth="1"/>
+    <col min="1" max="1" width="14.875" customWidth="1"/>
+    <col min="2" max="2" width="34.875" customWidth="1"/>
+    <col min="3" max="4" width="13.875" customWidth="1"/>
+    <col min="5" max="8" width="16.875" customWidth="1"/>
+    <col min="9" max="9" width="11.875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...47 lines deleted...]
-      <c r="C2" s="1">
+    <row r="1" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F1" t="s">
+        <v>21</v>
+      </c>
+      <c r="G1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C2" s="2">
+        <v>45847</v>
+      </c>
+      <c r="D2" s="2">
+        <v>46057</v>
+      </c>
+      <c r="E2" s="2">
+        <v>46108</v>
+      </c>
+      <c r="F2" s="2">
+        <v>46562</v>
+      </c>
+      <c r="G2" s="2">
+        <v>46106</v>
+      </c>
+      <c r="H2" s="2">
+        <v>46506</v>
+      </c>
+      <c r="I2" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" s="2">
+        <v>45847</v>
+      </c>
+      <c r="D3" s="2">
+        <v>45869</v>
+      </c>
+      <c r="E3" s="2">
+        <v>46108</v>
+      </c>
+      <c r="F3" s="2">
+        <v>46197</v>
+      </c>
+      <c r="G3" s="2">
+        <v>46106</v>
+      </c>
+      <c r="H3" s="2">
+        <v>46198</v>
+      </c>
+      <c r="I3" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C4" s="2">
+        <v>45870</v>
+      </c>
+      <c r="D4" s="2">
+        <v>45891</v>
+      </c>
+      <c r="E4" s="2">
+        <v>46356</v>
+      </c>
+      <c r="F4" s="2">
+        <v>46377</v>
+      </c>
+      <c r="G4" s="2">
+        <v>46199</v>
+      </c>
+      <c r="H4" s="2">
+        <v>46205</v>
+      </c>
+      <c r="I4" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C5" s="2">
+        <v>45895</v>
+      </c>
+      <c r="D5" s="2">
+        <v>45916</v>
+      </c>
+      <c r="E5" s="2">
+        <v>46378</v>
+      </c>
+      <c r="F5" s="2">
+        <v>46407</v>
+      </c>
+      <c r="G5" s="2">
+        <v>46266</v>
+      </c>
+      <c r="H5" s="2">
+        <v>46324</v>
+      </c>
+      <c r="I5" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="2">
+        <v>45917</v>
+      </c>
+      <c r="D6" s="2">
+        <v>45939</v>
+      </c>
+      <c r="E6" s="2">
+        <v>46408</v>
+      </c>
+      <c r="F6" s="2">
+        <v>46433</v>
+      </c>
+      <c r="G6" s="2">
+        <v>46325</v>
+      </c>
+      <c r="H6" s="2">
+        <v>46345</v>
+      </c>
+      <c r="I6" s="3">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" s="2">
+        <v>45940</v>
+      </c>
+      <c r="D7" s="2">
+        <v>45961</v>
+      </c>
+      <c r="E7" s="2">
+        <v>46434</v>
+      </c>
+      <c r="F7" s="2">
+        <v>46456</v>
+      </c>
+      <c r="G7" s="2">
+        <v>46346</v>
+      </c>
+      <c r="H7" s="2">
+        <v>46366</v>
+      </c>
+      <c r="I7" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C8" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" s="2">
+        <v>46457</v>
+      </c>
+      <c r="F8" s="2">
+        <v>46476</v>
+      </c>
+      <c r="G8" s="2">
+        <v>46367</v>
+      </c>
+      <c r="H8" s="2">
+        <v>46395</v>
+      </c>
+      <c r="I8" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" s="2">
+        <v>45870</v>
+      </c>
+      <c r="D9" s="2">
+        <v>45891</v>
+      </c>
+      <c r="E9" s="2">
+        <v>46356</v>
+      </c>
+      <c r="F9" s="2">
+        <v>46377</v>
+      </c>
+      <c r="G9" s="2">
+        <v>46199</v>
+      </c>
+      <c r="H9" s="2">
+        <v>46265</v>
+      </c>
+      <c r="I9" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C10" s="2">
+        <v>45895</v>
+      </c>
+      <c r="D10" s="2">
+        <v>45916</v>
+      </c>
+      <c r="E10" s="2">
+        <v>46378</v>
+      </c>
+      <c r="F10" s="2">
+        <v>46407</v>
+      </c>
+      <c r="G10" s="2">
+        <v>46266</v>
+      </c>
+      <c r="H10" s="2">
+        <v>46268</v>
+      </c>
+      <c r="I10" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" s="2">
+        <v>45917</v>
+      </c>
+      <c r="D11" s="2">
+        <v>45939</v>
+      </c>
+      <c r="E11" s="2">
+        <v>46408</v>
+      </c>
+      <c r="F11" s="2">
+        <v>46433</v>
+      </c>
+      <c r="G11" s="2">
+        <v>46332</v>
+      </c>
+      <c r="H11" s="2">
+        <v>46352</v>
+      </c>
+      <c r="I11" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" t="s">
+        <v>46</v>
+      </c>
+      <c r="C12" s="2">
+        <v>45940</v>
+      </c>
+      <c r="D12" s="2">
+        <v>45958</v>
+      </c>
+      <c r="E12" s="2">
+        <v>46434</v>
+      </c>
+      <c r="F12" s="2">
+        <v>46450</v>
+      </c>
+      <c r="G12" s="2">
+        <v>46353</v>
+      </c>
+      <c r="H12" s="2">
+        <v>46373</v>
+      </c>
+      <c r="I12" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" s="2">
+        <v>45965</v>
+      </c>
+      <c r="D13" s="2">
+        <v>45981</v>
+      </c>
+      <c r="E13" s="2">
+        <v>46457</v>
+      </c>
+      <c r="F13" s="2">
+        <v>46476</v>
+      </c>
+      <c r="G13" s="2">
+        <v>46374</v>
+      </c>
+      <c r="H13" s="2">
+        <v>46405</v>
+      </c>
+      <c r="I13" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" t="s">
+        <v>15</v>
+      </c>
+      <c r="D14" t="s">
+        <v>15</v>
+      </c>
+      <c r="E14" s="2">
+        <v>46477</v>
+      </c>
+      <c r="F14" s="2">
+        <v>46493</v>
+      </c>
+      <c r="G14" s="2">
+        <v>46406</v>
+      </c>
+      <c r="H14" s="2">
+        <v>46429</v>
+      </c>
+      <c r="I14" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" t="s">
+        <v>52</v>
+      </c>
+      <c r="C15" s="2">
+        <v>45895</v>
+      </c>
+      <c r="D15" s="2">
+        <v>45916</v>
+      </c>
+      <c r="E15" s="2">
+        <v>46378</v>
+      </c>
+      <c r="F15" s="2">
+        <v>46407</v>
+      </c>
+      <c r="G15" s="2">
+        <v>46266</v>
+      </c>
+      <c r="H15" s="2">
+        <v>46294</v>
+      </c>
+      <c r="I15" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" t="s">
+        <v>54</v>
+      </c>
+      <c r="C16" s="2">
+        <v>45917</v>
+      </c>
+      <c r="D16" s="2">
+        <v>45939</v>
+      </c>
+      <c r="E16" s="2">
+        <v>46408</v>
+      </c>
+      <c r="F16" s="2">
+        <v>46433</v>
+      </c>
+      <c r="G16" s="2">
+        <v>46295</v>
+      </c>
+      <c r="H16" s="2">
+        <v>46295</v>
+      </c>
+      <c r="I16" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" t="s">
+        <v>56</v>
+      </c>
+      <c r="C17" s="2">
+        <v>45940</v>
+      </c>
+      <c r="D17" s="2">
+        <v>45958</v>
+      </c>
+      <c r="E17" s="2">
+        <v>46434</v>
+      </c>
+      <c r="F17" s="2">
+        <v>46450</v>
+      </c>
+      <c r="G17" s="2">
+        <v>46353</v>
+      </c>
+      <c r="H17" s="2">
+        <v>46373</v>
+      </c>
+      <c r="I17" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" s="2">
+        <v>45959</v>
+      </c>
+      <c r="D18" s="2">
+        <v>45975</v>
+      </c>
+      <c r="E18" s="2">
+        <v>46451</v>
+      </c>
+      <c r="F18" s="2">
+        <v>46469</v>
+      </c>
+      <c r="G18" s="2">
+        <v>46374</v>
+      </c>
+      <c r="H18" s="2">
+        <v>46405</v>
+      </c>
+      <c r="I18" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" s="2">
+        <v>45982</v>
+      </c>
+      <c r="D19" s="2">
+        <v>45996</v>
+      </c>
+      <c r="E19" s="2">
+        <v>46477</v>
+      </c>
+      <c r="F19" s="2">
+        <v>46492</v>
+      </c>
+      <c r="G19" s="2">
+        <v>46406</v>
+      </c>
+      <c r="H19" s="2">
+        <v>46429</v>
+      </c>
+      <c r="I19" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" t="s">
+        <v>62</v>
+      </c>
+      <c r="C20" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" s="2">
+        <v>46496</v>
+      </c>
+      <c r="F20" s="2">
+        <v>46512</v>
+      </c>
+      <c r="G20" s="2">
+        <v>46430</v>
+      </c>
+      <c r="H20" s="2">
+        <v>46451</v>
+      </c>
+      <c r="I20" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" t="s">
+        <v>64</v>
+      </c>
+      <c r="C21" s="2">
+        <v>45917</v>
+      </c>
+      <c r="D21" s="2">
+        <v>45939</v>
+      </c>
+      <c r="E21" s="2">
+        <v>46408</v>
+      </c>
+      <c r="F21" s="2">
+        <v>46433</v>
+      </c>
+      <c r="G21" s="2">
+        <v>46295</v>
+      </c>
+      <c r="H21" s="2">
+        <v>46332</v>
+      </c>
+      <c r="I21" s="3">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>65</v>
+      </c>
+      <c r="B22" t="s">
+        <v>66</v>
+      </c>
+      <c r="C22" s="2">
+        <v>45940</v>
+      </c>
+      <c r="D22" s="2">
+        <v>45958</v>
+      </c>
+      <c r="E22" s="2">
+        <v>46434</v>
+      </c>
+      <c r="F22" s="2">
+        <v>46450</v>
+      </c>
+      <c r="G22" s="2">
+        <v>46335</v>
+      </c>
+      <c r="H22" s="2">
+        <v>46339</v>
+      </c>
+      <c r="I22" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>67</v>
+      </c>
+      <c r="B23" t="s">
+        <v>68</v>
+      </c>
+      <c r="C23" s="2">
+        <v>45959</v>
+      </c>
+      <c r="D23" s="2">
+        <v>45975</v>
+      </c>
+      <c r="E23" s="2">
+        <v>46451</v>
+      </c>
+      <c r="F23" s="2">
+        <v>46469</v>
+      </c>
+      <c r="G23" s="2">
+        <v>46374</v>
+      </c>
+      <c r="H23" s="2">
+        <v>46405</v>
+      </c>
+      <c r="I23" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24" t="s">
+        <v>70</v>
+      </c>
+      <c r="C24" s="2">
+        <v>45979</v>
+      </c>
+      <c r="D24" s="2">
+        <v>45993</v>
+      </c>
+      <c r="E24" s="2">
+        <v>46470</v>
+      </c>
+      <c r="F24" s="2">
+        <v>46486</v>
+      </c>
+      <c r="G24" s="2">
+        <v>46406</v>
+      </c>
+      <c r="H24" s="2">
+        <v>46429</v>
+      </c>
+      <c r="I24" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B25" t="s">
+        <v>72</v>
+      </c>
+      <c r="C25" s="2">
+        <v>45999</v>
+      </c>
+      <c r="D25" s="2">
+        <v>46014</v>
+      </c>
+      <c r="E25" s="2">
+        <v>46493</v>
+      </c>
+      <c r="F25" s="2">
+        <v>46511</v>
+      </c>
+      <c r="G25" s="2">
+        <v>46430</v>
+      </c>
+      <c r="H25" s="2">
+        <v>46451</v>
+      </c>
+      <c r="I25" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>73</v>
+      </c>
+      <c r="B26" t="s">
+        <v>74</v>
+      </c>
+      <c r="C26" t="s">
+        <v>15</v>
+      </c>
+      <c r="D26" t="s">
+        <v>15</v>
+      </c>
+      <c r="E26" s="2">
+        <v>46513</v>
+      </c>
+      <c r="F26" s="2">
+        <v>46527</v>
+      </c>
+      <c r="G26" s="2">
+        <v>46455</v>
+      </c>
+      <c r="H26" s="2">
+        <v>46470</v>
+      </c>
+      <c r="I26" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>75</v>
+      </c>
+      <c r="B27" t="s">
+        <v>76</v>
+      </c>
+      <c r="C27" s="2">
+        <v>45940</v>
+      </c>
+      <c r="D27" s="2">
+        <v>45958</v>
+      </c>
+      <c r="E27" s="2">
+        <v>46434</v>
+      </c>
+      <c r="F27" s="2">
+        <v>46450</v>
+      </c>
+      <c r="G27" s="2">
+        <v>46335</v>
+      </c>
+      <c r="H27" s="2">
+        <v>46353</v>
+      </c>
+      <c r="I27" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>77</v>
+      </c>
+      <c r="B28" t="s">
+        <v>78</v>
+      </c>
+      <c r="C28" s="2">
+        <v>45959</v>
+      </c>
+      <c r="D28" s="2">
+        <v>45975</v>
+      </c>
+      <c r="E28" s="2">
+        <v>46451</v>
+      </c>
+      <c r="F28" s="2">
+        <v>46469</v>
+      </c>
+      <c r="G28" s="2">
+        <v>46356</v>
+      </c>
+      <c r="H28" s="2">
+        <v>46374</v>
+      </c>
+      <c r="I28" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" t="s">
+        <v>80</v>
+      </c>
+      <c r="C29" s="2">
+        <v>45979</v>
+      </c>
+      <c r="D29" s="2">
+        <v>45993</v>
+      </c>
+      <c r="E29" s="2">
+        <v>46470</v>
+      </c>
+      <c r="F29" s="2">
+        <v>46486</v>
+      </c>
+      <c r="G29" s="2">
+        <v>46406</v>
+      </c>
+      <c r="H29" s="2">
+        <v>46429</v>
+      </c>
+      <c r="I29" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>81</v>
+      </c>
+      <c r="B30" t="s">
+        <v>82</v>
+      </c>
+      <c r="C30" s="2">
+        <v>45994</v>
+      </c>
+      <c r="D30" s="2">
+        <v>46009</v>
+      </c>
+      <c r="E30" s="2">
+        <v>46490</v>
+      </c>
+      <c r="F30" s="2">
+        <v>46505</v>
+      </c>
+      <c r="G30" s="2">
+        <v>46430</v>
+      </c>
+      <c r="H30" s="2">
+        <v>46451</v>
+      </c>
+      <c r="I30" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>83</v>
+      </c>
+      <c r="B31" t="s">
+        <v>84</v>
+      </c>
+      <c r="C31" s="2">
+        <v>46015</v>
+      </c>
+      <c r="D31" s="2">
+        <v>46038</v>
+      </c>
+      <c r="E31" s="2">
+        <v>46512</v>
+      </c>
+      <c r="F31" s="2">
+        <v>46526</v>
+      </c>
+      <c r="G31" s="2">
+        <v>46455</v>
+      </c>
+      <c r="H31" s="2">
+        <v>46470</v>
+      </c>
+      <c r="I31" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>85</v>
+      </c>
+      <c r="B32" t="s">
+        <v>86</v>
+      </c>
+      <c r="C32" t="s">
+        <v>15</v>
+      </c>
+      <c r="D32" t="s">
+        <v>15</v>
+      </c>
+      <c r="E32" s="2">
+        <v>46531</v>
+      </c>
+      <c r="F32" s="2">
+        <v>46546</v>
+      </c>
+      <c r="G32" s="2">
+        <v>46471</v>
+      </c>
+      <c r="H32" s="2">
+        <v>46490</v>
+      </c>
+      <c r="I32" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" t="s">
+        <v>88</v>
+      </c>
+      <c r="C33" s="2">
+        <v>45959</v>
+      </c>
+      <c r="D33" s="2">
+        <v>45975</v>
+      </c>
+      <c r="E33" s="2">
+        <v>46451</v>
+      </c>
+      <c r="F33" s="2">
+        <v>46469</v>
+      </c>
+      <c r="G33" s="2">
+        <v>46356</v>
+      </c>
+      <c r="H33" s="2">
+        <v>46374</v>
+      </c>
+      <c r="I33" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>89</v>
+      </c>
+      <c r="B34" t="s">
+        <v>90</v>
+      </c>
+      <c r="C34" s="2">
+        <v>45979</v>
+      </c>
+      <c r="D34" s="2">
+        <v>45993</v>
+      </c>
+      <c r="E34" s="2">
+        <v>46470</v>
+      </c>
+      <c r="F34" s="2">
+        <v>46486</v>
+      </c>
+      <c r="G34" s="2">
+        <v>46377</v>
+      </c>
+      <c r="H34" s="2">
+        <v>46406</v>
+      </c>
+      <c r="I34" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>91</v>
+      </c>
+      <c r="B35" t="s">
+        <v>92</v>
+      </c>
+      <c r="C35" s="2">
+        <v>45994</v>
+      </c>
+      <c r="D35" s="2">
+        <v>46009</v>
+      </c>
+      <c r="E35" s="2">
+        <v>46490</v>
+      </c>
+      <c r="F35" s="2">
+        <v>46505</v>
+      </c>
+      <c r="G35" s="2">
+        <v>46430</v>
+      </c>
+      <c r="H35" s="2">
+        <v>46451</v>
+      </c>
+      <c r="I35" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>93</v>
+      </c>
+      <c r="B36" t="s">
+        <v>94</v>
+      </c>
+      <c r="C36" s="2">
+        <v>46010</v>
+      </c>
+      <c r="D36" s="2">
+        <v>46035</v>
+      </c>
+      <c r="E36" s="2">
+        <v>46506</v>
+      </c>
+      <c r="F36" s="2">
+        <v>46521</v>
+      </c>
+      <c r="G36" s="2">
+        <v>46455</v>
+      </c>
+      <c r="H36" s="2">
+        <v>46470</v>
+      </c>
+      <c r="I36" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>95</v>
+      </c>
+      <c r="B37" t="s">
+        <v>96</v>
+      </c>
+      <c r="C37" s="2">
+        <v>46041</v>
+      </c>
+      <c r="D37" s="2">
+        <v>46057</v>
+      </c>
+      <c r="E37" s="2">
+        <v>46527</v>
+      </c>
+      <c r="F37" s="2">
+        <v>46545</v>
+      </c>
+      <c r="G37" s="2">
+        <v>46471</v>
+      </c>
+      <c r="H37" s="2">
+        <v>46490</v>
+      </c>
+      <c r="I37" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>97</v>
+      </c>
+      <c r="B38" t="s">
+        <v>98</v>
+      </c>
+      <c r="C38" t="s">
+        <v>15</v>
+      </c>
+      <c r="D38" t="s">
+        <v>15</v>
+      </c>
+      <c r="E38" s="2">
+        <v>46547</v>
+      </c>
+      <c r="F38" s="2">
+        <v>46562</v>
+      </c>
+      <c r="G38" s="2">
+        <v>46491</v>
+      </c>
+      <c r="H38" s="2">
+        <v>46506</v>
+      </c>
+      <c r="I38" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>25</v>
+      </c>
+      <c r="B39" t="s">
+        <v>99</v>
+      </c>
+      <c r="C39" s="2">
+        <v>45870</v>
+      </c>
+      <c r="D39" s="2">
+        <v>46058</v>
+      </c>
+      <c r="E39" s="2">
+        <v>46356</v>
+      </c>
+      <c r="F39" s="2">
+        <v>46546</v>
+      </c>
+      <c r="G39" s="2">
+        <v>46209</v>
+      </c>
+      <c r="H39" s="2">
+        <v>46479</v>
+      </c>
+      <c r="I39" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>100</v>
+      </c>
+      <c r="B40" t="s">
+        <v>101</v>
+      </c>
+      <c r="C40" s="2">
+        <v>45870</v>
+      </c>
+      <c r="D40" s="2">
+        <v>45891</v>
+      </c>
+      <c r="E40" s="2">
+        <v>46356</v>
+      </c>
+      <c r="F40" s="2">
+        <v>46377</v>
+      </c>
+      <c r="G40" s="2">
+        <v>46209</v>
+      </c>
+      <c r="H40" s="2">
+        <v>46219</v>
+      </c>
+      <c r="I40" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>102</v>
+      </c>
+      <c r="B41" t="s">
+        <v>103</v>
+      </c>
+      <c r="C41" s="2">
+        <v>45895</v>
+      </c>
+      <c r="D41" s="2">
+        <v>45916</v>
+      </c>
+      <c r="E41" s="2">
+        <v>46378</v>
+      </c>
+      <c r="F41" s="2">
+        <v>46407</v>
+      </c>
+      <c r="G41" s="2">
+        <v>46220</v>
+      </c>
+      <c r="H41" s="2">
+        <v>46232</v>
+      </c>
+      <c r="I41" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>104</v>
+      </c>
+      <c r="B42" t="s">
+        <v>105</v>
+      </c>
+      <c r="C42" s="2">
+        <v>45917</v>
+      </c>
+      <c r="D42" s="2">
+        <v>45939</v>
+      </c>
+      <c r="E42" s="2">
+        <v>46408</v>
+      </c>
+      <c r="F42" s="2">
+        <v>46433</v>
+      </c>
+      <c r="G42" s="2">
+        <v>46330</v>
+      </c>
+      <c r="H42" s="2">
+        <v>46350</v>
+      </c>
+      <c r="I42" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>106</v>
+      </c>
+      <c r="B43" t="s">
+        <v>107</v>
+      </c>
+      <c r="C43" s="2">
+        <v>45940</v>
+      </c>
+      <c r="D43" s="2">
+        <v>45961</v>
+      </c>
+      <c r="E43" s="2">
+        <v>46434</v>
+      </c>
+      <c r="F43" s="2">
+        <v>46456</v>
+      </c>
+      <c r="G43" s="2">
+        <v>46351</v>
+      </c>
+      <c r="H43" s="2">
+        <v>46371</v>
+      </c>
+      <c r="I43" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>108</v>
+      </c>
+      <c r="B44" t="s">
+        <v>109</v>
+      </c>
+      <c r="C44" s="2">
+        <v>45895</v>
+      </c>
+      <c r="D44" s="2">
+        <v>45916</v>
+      </c>
+      <c r="E44" s="2">
+        <v>46378</v>
+      </c>
+      <c r="F44" s="2">
+        <v>46407</v>
+      </c>
+      <c r="G44" s="2">
+        <v>46258</v>
+      </c>
+      <c r="H44" s="2">
+        <v>46283</v>
+      </c>
+      <c r="I44" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>110</v>
+      </c>
+      <c r="B45" t="s">
+        <v>111</v>
+      </c>
+      <c r="C45" s="2">
+        <v>45917</v>
+      </c>
+      <c r="D45" s="2">
+        <v>45939</v>
+      </c>
+      <c r="E45" s="2">
+        <v>46408</v>
+      </c>
+      <c r="F45" s="2">
+        <v>46433</v>
+      </c>
+      <c r="G45" s="2">
+        <v>46286</v>
+      </c>
+      <c r="H45" s="2">
+        <v>46289</v>
+      </c>
+      <c r="I45" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>112</v>
+      </c>
+      <c r="B46" t="s">
+        <v>113</v>
+      </c>
+      <c r="C46" s="2">
+        <v>45940</v>
+      </c>
+      <c r="D46" s="2">
+        <v>45961</v>
+      </c>
+      <c r="E46" s="2">
+        <v>46434</v>
+      </c>
+      <c r="F46" s="2">
+        <v>46456</v>
+      </c>
+      <c r="G46" s="2">
+        <v>46351</v>
+      </c>
+      <c r="H46" s="2">
+        <v>46371</v>
+      </c>
+      <c r="I46" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>114</v>
+      </c>
+      <c r="B47" t="s">
+        <v>115</v>
+      </c>
+      <c r="C47" s="2">
+        <v>45965</v>
+      </c>
+      <c r="D47" s="2">
+        <v>45981</v>
+      </c>
+      <c r="E47" s="2">
+        <v>46457</v>
+      </c>
+      <c r="F47" s="2">
+        <v>46476</v>
+      </c>
+      <c r="G47" s="2">
+        <v>46372</v>
+      </c>
+      <c r="H47" s="2">
+        <v>46401</v>
+      </c>
+      <c r="I47" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>116</v>
+      </c>
+      <c r="B48" t="s">
+        <v>117</v>
+      </c>
+      <c r="C48" s="2">
+        <v>45917</v>
+      </c>
+      <c r="D48" s="2">
+        <v>45939</v>
+      </c>
+      <c r="E48" s="2">
+        <v>46408</v>
+      </c>
+      <c r="F48" s="2">
+        <v>46433</v>
+      </c>
+      <c r="G48" s="2">
+        <v>46286</v>
+      </c>
+      <c r="H48" s="2">
+        <v>46289</v>
+      </c>
+      <c r="I48" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>118</v>
+      </c>
+      <c r="B49" t="s">
+        <v>119</v>
+      </c>
+      <c r="C49" s="2">
+        <v>45940</v>
+      </c>
+      <c r="D49" s="2">
+        <v>45961</v>
+      </c>
+      <c r="E49" s="2">
+        <v>46434</v>
+      </c>
+      <c r="F49" s="2">
+        <v>46456</v>
+      </c>
+      <c r="G49" s="2">
+        <v>46290</v>
+      </c>
+      <c r="H49" s="2">
+        <v>46297</v>
+      </c>
+      <c r="I49" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>120</v>
+      </c>
+      <c r="B50" t="s">
+        <v>121</v>
+      </c>
+      <c r="C50" s="2">
+        <v>45965</v>
+      </c>
+      <c r="D50" s="2">
+        <v>45981</v>
+      </c>
+      <c r="E50" s="2">
+        <v>46457</v>
+      </c>
+      <c r="F50" s="2">
+        <v>46476</v>
+      </c>
+      <c r="G50" s="2">
+        <v>46372</v>
+      </c>
+      <c r="H50" s="2">
+        <v>46401</v>
+      </c>
+      <c r="I50" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>122</v>
+      </c>
+      <c r="B51" t="s">
+        <v>123</v>
+      </c>
+      <c r="C51" s="2">
+        <v>45982</v>
+      </c>
+      <c r="D51" s="2">
+        <v>45999</v>
+      </c>
+      <c r="E51" s="2">
+        <v>46477</v>
+      </c>
+      <c r="F51" s="2">
+        <v>46493</v>
+      </c>
+      <c r="G51" s="2">
+        <v>46402</v>
+      </c>
+      <c r="H51" s="2">
+        <v>46427</v>
+      </c>
+      <c r="I51" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>124</v>
+      </c>
+      <c r="B52" t="s">
+        <v>125</v>
+      </c>
+      <c r="C52" s="2">
+        <v>45940</v>
+      </c>
+      <c r="D52" s="2">
+        <v>45961</v>
+      </c>
+      <c r="E52" s="2">
+        <v>46434</v>
+      </c>
+      <c r="F52" s="2">
+        <v>46456</v>
+      </c>
+      <c r="G52" s="2">
+        <v>46303</v>
+      </c>
+      <c r="H52" s="2">
+        <v>46311</v>
+      </c>
+      <c r="I52" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>126</v>
+      </c>
+      <c r="B53" t="s">
+        <v>127</v>
+      </c>
+      <c r="C53" s="2">
+        <v>45965</v>
+      </c>
+      <c r="D53" s="2">
+        <v>45981</v>
+      </c>
+      <c r="E53" s="2">
+        <v>46457</v>
+      </c>
+      <c r="F53" s="2">
+        <v>46476</v>
+      </c>
+      <c r="G53" s="2">
+        <v>46314</v>
+      </c>
+      <c r="H53" s="2">
+        <v>46321</v>
+      </c>
+      <c r="I53" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>128</v>
+      </c>
+      <c r="B54" t="s">
+        <v>129</v>
+      </c>
+      <c r="C54" s="2">
+        <v>45982</v>
+      </c>
+      <c r="D54" s="2">
+        <v>45999</v>
+      </c>
+      <c r="E54" s="2">
+        <v>46477</v>
+      </c>
+      <c r="F54" s="2">
+        <v>46493</v>
+      </c>
+      <c r="G54" s="2">
+        <v>46402</v>
+      </c>
+      <c r="H54" s="2">
+        <v>46427</v>
+      </c>
+      <c r="I54" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>130</v>
+      </c>
+      <c r="B55" t="s">
+        <v>131</v>
+      </c>
+      <c r="C55" s="2">
+        <v>46000</v>
+      </c>
+      <c r="D55" s="2">
+        <v>46015</v>
+      </c>
+      <c r="E55" s="2">
+        <v>46496</v>
+      </c>
+      <c r="F55" s="2">
+        <v>46512</v>
+      </c>
+      <c r="G55" s="2">
+        <v>46428</v>
+      </c>
+      <c r="H55" s="2">
+        <v>46444</v>
+      </c>
+      <c r="I55" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>132</v>
+      </c>
+      <c r="B56" t="s">
+        <v>133</v>
+      </c>
+      <c r="C56" s="2">
+        <v>45965</v>
+      </c>
+      <c r="D56" s="2">
+        <v>45981</v>
+      </c>
+      <c r="E56" s="2">
+        <v>46457</v>
+      </c>
+      <c r="F56" s="2">
+        <v>46476</v>
+      </c>
+      <c r="G56" s="2">
+        <v>46311</v>
+      </c>
+      <c r="H56" s="2">
+        <v>46321</v>
+      </c>
+      <c r="I56" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>134</v>
+      </c>
+      <c r="B57" t="s">
+        <v>135</v>
+      </c>
+      <c r="C57" s="2">
+        <v>45982</v>
+      </c>
+      <c r="D57" s="2">
+        <v>45999</v>
+      </c>
+      <c r="E57" s="2">
+        <v>46477</v>
+      </c>
+      <c r="F57" s="2">
+        <v>46493</v>
+      </c>
+      <c r="G57" s="2">
+        <v>46322</v>
+      </c>
+      <c r="H57" s="2">
+        <v>46324</v>
+      </c>
+      <c r="I57" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>136</v>
+      </c>
+      <c r="B58" t="s">
+        <v>137</v>
+      </c>
+      <c r="C58" s="2">
+        <v>46000</v>
+      </c>
+      <c r="D58" s="2">
+        <v>46015</v>
+      </c>
+      <c r="E58" s="2">
+        <v>46496</v>
+      </c>
+      <c r="F58" s="2">
+        <v>46512</v>
+      </c>
+      <c r="G58" s="2">
+        <v>46428</v>
+      </c>
+      <c r="H58" s="2">
+        <v>46444</v>
+      </c>
+      <c r="I58" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>138</v>
+      </c>
+      <c r="B59" t="s">
+        <v>139</v>
+      </c>
+      <c r="C59" s="2">
+        <v>46024</v>
+      </c>
+      <c r="D59" s="2">
+        <v>46041</v>
+      </c>
+      <c r="E59" s="2">
+        <v>46513</v>
+      </c>
+      <c r="F59" s="2">
+        <v>46527</v>
+      </c>
+      <c r="G59" s="2">
+        <v>46447</v>
+      </c>
+      <c r="H59" s="2">
+        <v>46462</v>
+      </c>
+      <c r="I59" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>140</v>
+      </c>
+      <c r="B60" t="s">
+        <v>141</v>
+      </c>
+      <c r="C60" s="2">
+        <v>45982</v>
+      </c>
+      <c r="D60" s="2">
+        <v>45999</v>
+      </c>
+      <c r="E60" s="2">
+        <v>46477</v>
+      </c>
+      <c r="F60" s="2">
+        <v>46493</v>
+      </c>
+      <c r="G60" s="2">
+        <v>46322</v>
+      </c>
+      <c r="H60" s="2">
+        <v>46328</v>
+      </c>
+      <c r="I60" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>142</v>
+      </c>
+      <c r="B61" t="s">
+        <v>143</v>
+      </c>
+      <c r="C61" s="2">
+        <v>46000</v>
+      </c>
+      <c r="D61" s="2">
+        <v>46015</v>
+      </c>
+      <c r="E61" s="2">
+        <v>46496</v>
+      </c>
+      <c r="F61" s="2">
+        <v>46512</v>
+      </c>
+      <c r="G61" s="2">
+        <v>46329</v>
+      </c>
+      <c r="H61" s="2">
+        <v>46331</v>
+      </c>
+      <c r="I61" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>144</v>
+      </c>
+      <c r="B62" t="s">
+        <v>145</v>
+      </c>
+      <c r="C62" s="2">
+        <v>46024</v>
+      </c>
+      <c r="D62" s="2">
+        <v>46041</v>
+      </c>
+      <c r="E62" s="2">
+        <v>46513</v>
+      </c>
+      <c r="F62" s="2">
+        <v>46527</v>
+      </c>
+      <c r="G62" s="2">
+        <v>46447</v>
+      </c>
+      <c r="H62" s="2">
+        <v>46462</v>
+      </c>
+      <c r="I62" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>146</v>
+      </c>
+      <c r="B63" t="s">
+        <v>147</v>
+      </c>
+      <c r="C63" s="2">
+        <v>46042</v>
+      </c>
+      <c r="D63" s="2">
+        <v>46058</v>
+      </c>
+      <c r="E63" s="2">
+        <v>46531</v>
+      </c>
+      <c r="F63" s="2">
+        <v>46546</v>
+      </c>
+      <c r="G63" s="2">
+        <v>46463</v>
+      </c>
+      <c r="H63" s="2">
+        <v>46479</v>
+      </c>
+      <c r="I63" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>25</v>
+      </c>
+      <c r="B64" t="s">
+        <v>148</v>
+      </c>
+      <c r="C64" s="2">
+        <v>45870</v>
+      </c>
+      <c r="D64" s="2">
+        <v>46041</v>
+      </c>
+      <c r="E64" s="2">
+        <v>46356</v>
+      </c>
+      <c r="F64" s="2">
+        <v>46527</v>
+      </c>
+      <c r="G64" s="2">
+        <v>46216</v>
+      </c>
+      <c r="H64" s="2">
+        <v>46506</v>
+      </c>
+      <c r="I64" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>149</v>
+      </c>
+      <c r="B65" t="s">
+        <v>150</v>
+      </c>
+      <c r="C65" s="2">
+        <v>45870</v>
+      </c>
+      <c r="D65" s="2">
+        <v>45891</v>
+      </c>
+      <c r="E65" s="2">
+        <v>46356</v>
+      </c>
+      <c r="F65" s="2">
+        <v>46377</v>
+      </c>
+      <c r="G65" s="2">
+        <v>46216</v>
+      </c>
+      <c r="H65" s="2">
+        <v>46262</v>
+      </c>
+      <c r="I65" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>151</v>
+      </c>
+      <c r="B66" t="s">
+        <v>152</v>
+      </c>
+      <c r="C66" s="2">
+        <v>45895</v>
+      </c>
+      <c r="D66" s="2">
+        <v>45916</v>
+      </c>
+      <c r="E66" s="2">
+        <v>46378</v>
+      </c>
+      <c r="F66" s="2">
+        <v>46407</v>
+      </c>
+      <c r="G66" s="2">
+        <v>46233</v>
+      </c>
+      <c r="H66" s="2">
+        <v>46266</v>
+      </c>
+      <c r="I66" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>153</v>
+      </c>
+      <c r="B67" t="s">
+        <v>154</v>
+      </c>
+      <c r="C67" s="2">
+        <v>45917</v>
+      </c>
+      <c r="D67" s="2">
+        <v>45939</v>
+      </c>
+      <c r="E67" s="2">
+        <v>46408</v>
+      </c>
+      <c r="F67" s="2">
+        <v>46433</v>
+      </c>
+      <c r="G67" s="2">
+        <v>46316</v>
+      </c>
+      <c r="H67" s="2">
+        <v>46336</v>
+      </c>
+      <c r="I67" s="3">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>155</v>
+      </c>
+      <c r="B68" t="s">
+        <v>156</v>
+      </c>
+      <c r="C68" s="2">
+        <v>45895</v>
+      </c>
+      <c r="D68" s="2">
+        <v>45916</v>
+      </c>
+      <c r="E68" s="2">
+        <v>46378</v>
+      </c>
+      <c r="F68" s="2">
+        <v>46407</v>
+      </c>
+      <c r="G68" s="2">
+        <v>46272</v>
+      </c>
+      <c r="H68" s="2">
+        <v>46308</v>
+      </c>
+      <c r="I68" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>157</v>
+      </c>
+      <c r="B69" t="s">
+        <v>158</v>
+      </c>
+      <c r="C69" s="2">
+        <v>45917</v>
+      </c>
+      <c r="D69" s="2">
+        <v>45939</v>
+      </c>
+      <c r="E69" s="2">
+        <v>46408</v>
+      </c>
+      <c r="F69" s="2">
+        <v>46433</v>
+      </c>
+      <c r="G69" s="2">
+        <v>46297</v>
+      </c>
+      <c r="H69" s="2">
+        <v>46311</v>
+      </c>
+      <c r="I69" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>159</v>
+      </c>
+      <c r="B70" t="s">
+        <v>160</v>
+      </c>
+      <c r="C70" s="2">
+        <v>45940</v>
+      </c>
+      <c r="D70" s="2">
+        <v>45961</v>
+      </c>
+      <c r="E70" s="2">
+        <v>46434</v>
+      </c>
+      <c r="F70" s="2">
+        <v>46456</v>
+      </c>
+      <c r="G70" s="2">
+        <v>46337</v>
+      </c>
+      <c r="H70" s="2">
+        <v>46357</v>
+      </c>
+      <c r="I70" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>161</v>
+      </c>
+      <c r="B71" t="s">
+        <v>162</v>
+      </c>
+      <c r="C71" s="2">
+        <v>45917</v>
+      </c>
+      <c r="D71" s="2">
+        <v>45939</v>
+      </c>
+      <c r="E71" s="2">
+        <v>46408</v>
+      </c>
+      <c r="F71" s="2">
+        <v>46433</v>
+      </c>
+      <c r="G71" s="2">
+        <v>46310</v>
+      </c>
+      <c r="H71" s="2">
+        <v>46328</v>
+      </c>
+      <c r="I71" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>163</v>
+      </c>
+      <c r="B72" t="s">
+        <v>164</v>
+      </c>
+      <c r="C72" s="2">
+        <v>45940</v>
+      </c>
+      <c r="D72" s="2">
+        <v>45961</v>
+      </c>
+      <c r="E72" s="2">
+        <v>46434</v>
+      </c>
+      <c r="F72" s="2">
+        <v>46456</v>
+      </c>
+      <c r="G72" s="2">
+        <v>46321</v>
+      </c>
+      <c r="H72" s="2">
+        <v>46331</v>
+      </c>
+      <c r="I72" s="3">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>165</v>
+      </c>
+      <c r="B73" t="s">
+        <v>166</v>
+      </c>
+      <c r="C73" s="2">
+        <v>45965</v>
+      </c>
+      <c r="D73" s="2">
+        <v>45981</v>
+      </c>
+      <c r="E73" s="2">
+        <v>46457</v>
+      </c>
+      <c r="F73" s="2">
+        <v>46476</v>
+      </c>
+      <c r="G73" s="2">
+        <v>46358</v>
+      </c>
+      <c r="H73" s="2">
+        <v>46378</v>
+      </c>
+      <c r="I73" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>167</v>
+      </c>
+      <c r="B74" t="s">
+        <v>168</v>
+      </c>
+      <c r="C74" s="2">
+        <v>45940</v>
+      </c>
+      <c r="D74" s="2">
+        <v>45961</v>
+      </c>
+      <c r="E74" s="2">
+        <v>46434</v>
+      </c>
+      <c r="F74" s="2">
+        <v>46456</v>
+      </c>
+      <c r="G74" s="2">
+        <v>46371</v>
+      </c>
+      <c r="H74" s="2">
+        <v>46400</v>
+      </c>
+      <c r="I74" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>169</v>
+      </c>
+      <c r="B75" t="s">
+        <v>170</v>
+      </c>
+      <c r="C75" s="2">
+        <v>45965</v>
+      </c>
+      <c r="D75" s="2">
+        <v>45981</v>
+      </c>
+      <c r="E75" s="2">
+        <v>46457</v>
+      </c>
+      <c r="F75" s="2">
+        <v>46476</v>
+      </c>
+      <c r="G75" s="2">
+        <v>46401</v>
+      </c>
+      <c r="H75" s="2">
+        <v>46423</v>
+      </c>
+      <c r="I75" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>171</v>
+      </c>
+      <c r="B76" t="s">
+        <v>172</v>
+      </c>
+      <c r="C76" s="2">
+        <v>45982</v>
+      </c>
+      <c r="D76" s="2">
+        <v>45999</v>
+      </c>
+      <c r="E76" s="2">
+        <v>46477</v>
+      </c>
+      <c r="F76" s="2">
+        <v>46493</v>
+      </c>
+      <c r="G76" s="2">
+        <v>46427</v>
+      </c>
+      <c r="H76" s="2">
+        <v>46443</v>
+      </c>
+      <c r="I76" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>173</v>
+      </c>
+      <c r="B77" t="s">
+        <v>174</v>
+      </c>
+      <c r="C77" s="2">
+        <v>45965</v>
+      </c>
+      <c r="D77" s="2">
+        <v>45981</v>
+      </c>
+      <c r="E77" s="2">
+        <v>46457</v>
+      </c>
+      <c r="F77" s="2">
+        <v>46476</v>
+      </c>
+      <c r="G77" s="2">
+        <v>46430</v>
+      </c>
+      <c r="H77" s="2">
+        <v>46451</v>
+      </c>
+      <c r="I77" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>175</v>
+      </c>
+      <c r="B78" t="s">
+        <v>176</v>
+      </c>
+      <c r="C78" s="2">
+        <v>45982</v>
+      </c>
+      <c r="D78" s="2">
+        <v>45999</v>
+      </c>
+      <c r="E78" s="2">
+        <v>46477</v>
+      </c>
+      <c r="F78" s="2">
+        <v>46493</v>
+      </c>
+      <c r="G78" s="2">
+        <v>46455</v>
+      </c>
+      <c r="H78" s="2">
+        <v>46470</v>
+      </c>
+      <c r="I78" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>177</v>
+      </c>
+      <c r="B79" t="s">
+        <v>178</v>
+      </c>
+      <c r="C79" s="2">
+        <v>46000</v>
+      </c>
+      <c r="D79" s="2">
+        <v>46015</v>
+      </c>
+      <c r="E79" s="2">
+        <v>46496</v>
+      </c>
+      <c r="F79" s="2">
+        <v>46512</v>
+      </c>
+      <c r="G79" s="2">
+        <v>46471</v>
+      </c>
+      <c r="H79" s="2">
+        <v>46490</v>
+      </c>
+      <c r="I79" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>179</v>
+      </c>
+      <c r="B80" t="s">
+        <v>180</v>
+      </c>
+      <c r="C80" s="2">
+        <v>45982</v>
+      </c>
+      <c r="D80" s="2">
+        <v>45999</v>
+      </c>
+      <c r="E80" s="2">
+        <v>46477</v>
+      </c>
+      <c r="F80" s="2">
+        <v>46493</v>
+      </c>
+      <c r="G80" s="2">
+        <v>46455</v>
+      </c>
+      <c r="H80" s="2">
+        <v>46470</v>
+      </c>
+      <c r="I80" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>181</v>
+      </c>
+      <c r="B81" t="s">
+        <v>182</v>
+      </c>
+      <c r="C81" s="2">
+        <v>46000</v>
+      </c>
+      <c r="D81" s="2">
+        <v>46015</v>
+      </c>
+      <c r="E81" s="2">
+        <v>46496</v>
+      </c>
+      <c r="F81" s="2">
+        <v>46512</v>
+      </c>
+      <c r="G81" s="2">
+        <v>46471</v>
+      </c>
+      <c r="H81" s="2">
+        <v>46490</v>
+      </c>
+      <c r="I81" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>183</v>
+      </c>
+      <c r="B82" t="s">
+        <v>184</v>
+      </c>
+      <c r="C82" s="2">
+        <v>46024</v>
+      </c>
+      <c r="D82" s="2">
+        <v>46041</v>
+      </c>
+      <c r="E82" s="2">
+        <v>46513</v>
+      </c>
+      <c r="F82" s="2">
+        <v>46527</v>
+      </c>
+      <c r="G82" s="2">
+        <v>46491</v>
+      </c>
+      <c r="H82" s="2">
+        <v>46506</v>
+      </c>
+      <c r="I82" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>25</v>
+      </c>
+      <c r="B83" t="s">
+        <v>185</v>
+      </c>
+      <c r="C83" s="2">
+        <v>45965</v>
+      </c>
+      <c r="D83" s="2">
+        <v>46093</v>
+      </c>
+      <c r="E83" s="2">
+        <v>46477</v>
+      </c>
+      <c r="F83" s="2">
+        <v>46598</v>
+      </c>
+      <c r="G83" s="2">
+        <v>46399</v>
+      </c>
+      <c r="H83" s="2">
+        <v>46541</v>
+      </c>
+      <c r="I83" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>186</v>
+      </c>
+      <c r="B84" t="s">
+        <v>187</v>
+      </c>
+      <c r="C84" s="2">
+        <v>45965</v>
+      </c>
+      <c r="D84" s="2">
+        <v>45981</v>
+      </c>
+      <c r="E84" s="2">
+        <v>46477</v>
+      </c>
+      <c r="F84" s="2">
+        <v>46493</v>
+      </c>
+      <c r="G84" s="2">
+        <v>46399</v>
+      </c>
+      <c r="H84" s="2">
+        <v>46421</v>
+      </c>
+      <c r="I84" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>188</v>
+      </c>
+      <c r="B85" t="s">
+        <v>189</v>
+      </c>
+      <c r="C85" s="2">
+        <v>45982</v>
+      </c>
+      <c r="D85" s="2">
+        <v>45999</v>
+      </c>
+      <c r="E85" s="2">
+        <v>46496</v>
+      </c>
+      <c r="F85" s="2">
+        <v>46513</v>
+      </c>
+      <c r="G85" s="2">
+        <v>46422</v>
+      </c>
+      <c r="H85" s="2">
+        <v>46444</v>
+      </c>
+      <c r="I85" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>190</v>
+      </c>
+      <c r="B86" t="s">
+        <v>191</v>
+      </c>
+      <c r="C86" s="2">
+        <v>45982</v>
+      </c>
+      <c r="D86" s="2">
+        <v>45999</v>
+      </c>
+      <c r="E86" s="2">
+        <v>46496</v>
+      </c>
+      <c r="F86" s="2">
+        <v>46512</v>
+      </c>
+      <c r="G86" s="2">
+        <v>46430</v>
+      </c>
+      <c r="H86" s="2">
+        <v>46451</v>
+      </c>
+      <c r="I86" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>192</v>
+      </c>
+      <c r="B87" t="s">
+        <v>193</v>
+      </c>
+      <c r="C87" s="2">
+        <v>46000</v>
+      </c>
+      <c r="D87" s="2">
+        <v>46015</v>
+      </c>
+      <c r="E87" s="2">
+        <v>46514</v>
+      </c>
+      <c r="F87" s="2">
+        <v>46531</v>
+      </c>
+      <c r="G87" s="2">
+        <v>46455</v>
+      </c>
+      <c r="H87" s="2">
+        <v>46470</v>
+      </c>
+      <c r="I87" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>194</v>
+      </c>
+      <c r="B88" t="s">
+        <v>195</v>
+      </c>
+      <c r="C88" s="2">
+        <v>46000</v>
+      </c>
+      <c r="D88" s="2">
+        <v>46015</v>
+      </c>
+      <c r="E88" s="2">
+        <v>46513</v>
+      </c>
+      <c r="F88" s="2">
+        <v>46527</v>
+      </c>
+      <c r="G88" s="2">
+        <v>46455</v>
+      </c>
+      <c r="H88" s="2">
+        <v>46470</v>
+      </c>
+      <c r="I88" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>196</v>
+      </c>
+      <c r="B89" t="s">
+        <v>197</v>
+      </c>
+      <c r="C89" s="2">
+        <v>46024</v>
+      </c>
+      <c r="D89" s="2">
+        <v>46041</v>
+      </c>
+      <c r="E89" s="2">
+        <v>46532</v>
+      </c>
+      <c r="F89" s="2">
+        <v>46547</v>
+      </c>
+      <c r="G89" s="2">
+        <v>46471</v>
+      </c>
+      <c r="H89" s="2">
+        <v>46490</v>
+      </c>
+      <c r="I89" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>198</v>
+      </c>
+      <c r="B90" t="s">
+        <v>199</v>
+      </c>
+      <c r="C90" s="2">
+        <v>46024</v>
+      </c>
+      <c r="D90" s="2">
+        <v>46041</v>
+      </c>
+      <c r="E90" s="2">
+        <v>46531</v>
+      </c>
+      <c r="F90" s="2">
+        <v>46546</v>
+      </c>
+      <c r="G90" s="2">
+        <v>46471</v>
+      </c>
+      <c r="H90" s="2">
+        <v>46490</v>
+      </c>
+      <c r="I90" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>200</v>
+      </c>
+      <c r="B91" t="s">
+        <v>201</v>
+      </c>
+      <c r="C91" s="2">
+        <v>46042</v>
+      </c>
+      <c r="D91" s="2">
+        <v>46058</v>
+      </c>
+      <c r="E91" s="2">
+        <v>46548</v>
+      </c>
+      <c r="F91" s="2">
+        <v>46563</v>
+      </c>
+      <c r="G91" s="2">
+        <v>46491</v>
+      </c>
+      <c r="H91" s="2">
+        <v>46506</v>
+      </c>
+      <c r="I91" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>202</v>
+      </c>
+      <c r="B92" t="s">
+        <v>203</v>
+      </c>
+      <c r="C92" s="2">
+        <v>46042</v>
+      </c>
+      <c r="D92" s="2">
+        <v>46058</v>
+      </c>
+      <c r="E92" s="2">
+        <v>46547</v>
+      </c>
+      <c r="F92" s="2">
+        <v>46562</v>
+      </c>
+      <c r="G92" s="2">
+        <v>46491</v>
+      </c>
+      <c r="H92" s="2">
+        <v>46506</v>
+      </c>
+      <c r="I92" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>204</v>
+      </c>
+      <c r="B93" t="s">
+        <v>205</v>
+      </c>
+      <c r="C93" s="2">
+        <v>46059</v>
+      </c>
+      <c r="D93" s="2">
+        <v>46077</v>
+      </c>
+      <c r="E93" s="2">
+        <v>46567</v>
+      </c>
+      <c r="F93" s="2">
+        <v>46582</v>
+      </c>
+      <c r="G93" s="2">
+        <v>46507</v>
+      </c>
+      <c r="H93" s="2">
+        <v>46524</v>
+      </c>
+      <c r="I93" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>206</v>
+      </c>
+      <c r="B94" t="s">
+        <v>207</v>
+      </c>
+      <c r="C94" s="2">
+        <v>46059</v>
+      </c>
+      <c r="D94" s="2">
+        <v>46077</v>
+      </c>
+      <c r="E94" s="2">
+        <v>46563</v>
+      </c>
+      <c r="F94" s="2">
+        <v>46581</v>
+      </c>
+      <c r="G94" s="2">
+        <v>46507</v>
+      </c>
+      <c r="H94" s="2">
+        <v>46524</v>
+      </c>
+      <c r="I94" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>208</v>
+      </c>
+      <c r="B95" t="s">
+        <v>209</v>
+      </c>
+      <c r="C95" s="2">
+        <v>46078</v>
+      </c>
+      <c r="D95" s="2">
+        <v>46093</v>
+      </c>
+      <c r="E95" s="2">
+        <v>46583</v>
+      </c>
+      <c r="F95" s="2">
+        <v>46598</v>
+      </c>
+      <c r="G95" s="2">
+        <v>46525</v>
+      </c>
+      <c r="H95" s="2">
+        <v>46541</v>
+      </c>
+      <c r="I95" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>25</v>
+      </c>
+      <c r="B96" t="s">
+        <v>210</v>
+      </c>
+      <c r="C96" s="2">
+        <v>46000</v>
+      </c>
+      <c r="D96" s="2">
+        <v>46209</v>
+      </c>
+      <c r="E96" s="2">
+        <v>46514</v>
+      </c>
+      <c r="F96" s="2">
+        <v>46713</v>
+      </c>
+      <c r="G96" s="2">
+        <v>46447</v>
+      </c>
+      <c r="H96" s="2">
+        <v>46651</v>
+      </c>
+      <c r="I96" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>211</v>
+      </c>
+      <c r="B97" t="s">
+        <v>212</v>
+      </c>
+      <c r="C97" s="2">
+        <v>46000</v>
+      </c>
+      <c r="D97" s="2">
+        <v>46015</v>
+      </c>
+      <c r="E97" s="2">
+        <v>46514</v>
+      </c>
+      <c r="F97" s="2">
+        <v>46531</v>
+      </c>
+      <c r="G97" s="2">
+        <v>46447</v>
+      </c>
+      <c r="H97" s="2">
+        <v>46463</v>
+      </c>
+      <c r="I97" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>213</v>
+      </c>
+      <c r="B98" t="s">
+        <v>214</v>
+      </c>
+      <c r="C98" s="2">
+        <v>46024</v>
+      </c>
+      <c r="D98" s="2">
+        <v>46041</v>
+      </c>
+      <c r="E98" s="2">
+        <v>46532</v>
+      </c>
+      <c r="F98" s="2">
+        <v>46547</v>
+      </c>
+      <c r="G98" s="2">
+        <v>46464</v>
+      </c>
+      <c r="H98" s="2">
+        <v>46482</v>
+      </c>
+      <c r="I98" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>215</v>
+      </c>
+      <c r="B99" t="s">
+        <v>216</v>
+      </c>
+      <c r="C99" s="2">
+        <v>46042</v>
+      </c>
+      <c r="D99" s="2">
+        <v>46058</v>
+      </c>
+      <c r="E99" s="2">
+        <v>46548</v>
+      </c>
+      <c r="F99" s="2">
+        <v>46563</v>
+      </c>
+      <c r="G99" s="2">
+        <v>46483</v>
+      </c>
+      <c r="H99" s="2">
+        <v>46498</v>
+      </c>
+      <c r="I99" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>217</v>
+      </c>
+      <c r="B100" t="s">
+        <v>218</v>
+      </c>
+      <c r="C100" s="2">
+        <v>46059</v>
+      </c>
+      <c r="D100" s="2">
+        <v>46077</v>
+      </c>
+      <c r="E100" s="2">
+        <v>46567</v>
+      </c>
+      <c r="F100" s="2">
+        <v>46582</v>
+      </c>
+      <c r="G100" s="2">
+        <v>46499</v>
+      </c>
+      <c r="H100" s="2">
+        <v>46517</v>
+      </c>
+      <c r="I100" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>219</v>
+      </c>
+      <c r="B101" t="s">
+        <v>220</v>
+      </c>
+      <c r="C101" s="2">
+        <v>46078</v>
+      </c>
+      <c r="D101" s="2">
+        <v>46093</v>
+      </c>
+      <c r="E101" s="2">
+        <v>46583</v>
+      </c>
+      <c r="F101" s="2">
+        <v>46598</v>
+      </c>
+      <c r="G101" s="2">
+        <v>46518</v>
+      </c>
+      <c r="H101" s="2">
+        <v>46533</v>
+      </c>
+      <c r="I101" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>221</v>
+      </c>
+      <c r="B102" t="s">
+        <v>222</v>
+      </c>
+      <c r="C102" s="2">
+        <v>46094</v>
+      </c>
+      <c r="D102" s="2">
+        <v>46111</v>
+      </c>
+      <c r="E102" s="2">
+        <v>46601</v>
+      </c>
+      <c r="F102" s="2">
+        <v>46616</v>
+      </c>
+      <c r="G102" s="2">
+        <v>46534</v>
+      </c>
+      <c r="H102" s="2">
+        <v>46547</v>
+      </c>
+      <c r="I102" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>223</v>
+      </c>
+      <c r="B103" t="s">
+        <v>224</v>
+      </c>
+      <c r="C103" s="2">
+        <v>46112</v>
+      </c>
+      <c r="D103" s="2">
+        <v>46126</v>
+      </c>
+      <c r="E103" s="2">
+        <v>46617</v>
+      </c>
+      <c r="F103" s="2">
+        <v>46630</v>
+      </c>
+      <c r="G103" s="2">
+        <v>46548</v>
+      </c>
+      <c r="H103" s="2">
+        <v>46561</v>
+      </c>
+      <c r="I103" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>225</v>
+      </c>
+      <c r="B104" t="s">
+        <v>226</v>
+      </c>
+      <c r="C104" s="2">
+        <v>46127</v>
+      </c>
+      <c r="D104" s="2">
+        <v>46140</v>
+      </c>
+      <c r="E104" s="2">
+        <v>46631</v>
+      </c>
+      <c r="F104" s="2">
+        <v>46644</v>
+      </c>
+      <c r="G104" s="2">
+        <v>46562</v>
+      </c>
+      <c r="H104" s="2">
+        <v>46575</v>
+      </c>
+      <c r="I104" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>227</v>
+      </c>
+      <c r="B105" t="s">
+        <v>228</v>
+      </c>
+      <c r="C105" s="2">
+        <v>46024</v>
+      </c>
+      <c r="D105" s="2">
+        <v>46041</v>
+      </c>
+      <c r="E105" s="2">
+        <v>46532</v>
+      </c>
+      <c r="F105" s="2">
+        <v>46547</v>
+      </c>
+      <c r="G105" s="2">
+        <v>46471</v>
+      </c>
+      <c r="H105" s="2">
+        <v>46490</v>
+      </c>
+      <c r="I105" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>229</v>
+      </c>
+      <c r="B106" t="s">
+        <v>230</v>
+      </c>
+      <c r="C106" s="2">
+        <v>46042</v>
+      </c>
+      <c r="D106" s="2">
+        <v>46058</v>
+      </c>
+      <c r="E106" s="2">
+        <v>46548</v>
+      </c>
+      <c r="F106" s="2">
+        <v>46563</v>
+      </c>
+      <c r="G106" s="2">
+        <v>46491</v>
+      </c>
+      <c r="H106" s="2">
+        <v>46506</v>
+      </c>
+      <c r="I106" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>231</v>
+      </c>
+      <c r="B107" t="s">
+        <v>232</v>
+      </c>
+      <c r="C107" s="2">
+        <v>46059</v>
+      </c>
+      <c r="D107" s="2">
+        <v>46077</v>
+      </c>
+      <c r="E107" s="2">
+        <v>46567</v>
+      </c>
+      <c r="F107" s="2">
+        <v>46582</v>
+      </c>
+      <c r="G107" s="2">
+        <v>46507</v>
+      </c>
+      <c r="H107" s="2">
+        <v>46524</v>
+      </c>
+      <c r="I107" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>233</v>
+      </c>
+      <c r="B108" t="s">
+        <v>234</v>
+      </c>
+      <c r="C108" s="2">
+        <v>46078</v>
+      </c>
+      <c r="D108" s="2">
+        <v>46093</v>
+      </c>
+      <c r="E108" s="2">
+        <v>46583</v>
+      </c>
+      <c r="F108" s="2">
+        <v>46598</v>
+      </c>
+      <c r="G108" s="2">
+        <v>46525</v>
+      </c>
+      <c r="H108" s="2">
+        <v>46541</v>
+      </c>
+      <c r="I108" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>235</v>
+      </c>
+      <c r="B109" t="s">
+        <v>236</v>
+      </c>
+      <c r="C109" s="2">
+        <v>46094</v>
+      </c>
+      <c r="D109" s="2">
+        <v>46111</v>
+      </c>
+      <c r="E109" s="2">
+        <v>46601</v>
+      </c>
+      <c r="F109" s="2">
+        <v>46616</v>
+      </c>
+      <c r="G109" s="2">
+        <v>46542</v>
+      </c>
+      <c r="H109" s="2">
+        <v>46555</v>
+      </c>
+      <c r="I109" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>237</v>
+      </c>
+      <c r="B110" t="s">
+        <v>238</v>
+      </c>
+      <c r="C110" s="2">
+        <v>46112</v>
+      </c>
+      <c r="D110" s="2">
+        <v>46126</v>
+      </c>
+      <c r="E110" s="2">
+        <v>46617</v>
+      </c>
+      <c r="F110" s="2">
+        <v>46630</v>
+      </c>
+      <c r="G110" s="2">
+        <v>46556</v>
+      </c>
+      <c r="H110" s="2">
+        <v>46569</v>
+      </c>
+      <c r="I110" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>239</v>
+      </c>
+      <c r="B111" t="s">
+        <v>240</v>
+      </c>
+      <c r="C111" s="2">
+        <v>46127</v>
+      </c>
+      <c r="D111" s="2">
+        <v>46140</v>
+      </c>
+      <c r="E111" s="2">
+        <v>46631</v>
+      </c>
+      <c r="F111" s="2">
+        <v>46644</v>
+      </c>
+      <c r="G111" s="2">
+        <v>46570</v>
+      </c>
+      <c r="H111" s="2">
+        <v>46583</v>
+      </c>
+      <c r="I111" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>241</v>
+      </c>
+      <c r="B112" t="s">
+        <v>242</v>
+      </c>
+      <c r="C112" s="2">
+        <v>46141</v>
+      </c>
+      <c r="D112" s="2">
         <v>46154</v>
       </c>
-      <c r="D2" s="1">
+      <c r="E112" s="2">
+        <v>46645</v>
+      </c>
+      <c r="F112" s="2">
+        <v>46658</v>
+      </c>
+      <c r="G112" s="2">
+        <v>46584</v>
+      </c>
+      <c r="H112" s="2">
+        <v>46597</v>
+      </c>
+      <c r="I112" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>243</v>
+      </c>
+      <c r="B113" t="s">
+        <v>244</v>
+      </c>
+      <c r="C113" s="2">
+        <v>46042</v>
+      </c>
+      <c r="D113" s="2">
+        <v>46058</v>
+      </c>
+      <c r="E113" s="2">
+        <v>46548</v>
+      </c>
+      <c r="F113" s="2">
+        <v>46563</v>
+      </c>
+      <c r="G113" s="2">
+        <v>46491</v>
+      </c>
+      <c r="H113" s="2">
+        <v>46506</v>
+      </c>
+      <c r="I113" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>245</v>
+      </c>
+      <c r="B114" t="s">
+        <v>246</v>
+      </c>
+      <c r="C114" s="2">
+        <v>46059</v>
+      </c>
+      <c r="D114" s="2">
+        <v>46077</v>
+      </c>
+      <c r="E114" s="2">
+        <v>46567</v>
+      </c>
+      <c r="F114" s="2">
+        <v>46582</v>
+      </c>
+      <c r="G114" s="2">
+        <v>46507</v>
+      </c>
+      <c r="H114" s="2">
+        <v>46524</v>
+      </c>
+      <c r="I114" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>247</v>
+      </c>
+      <c r="B115" t="s">
+        <v>248</v>
+      </c>
+      <c r="C115" s="2">
+        <v>46078</v>
+      </c>
+      <c r="D115" s="2">
+        <v>46093</v>
+      </c>
+      <c r="E115" s="2">
+        <v>46583</v>
+      </c>
+      <c r="F115" s="2">
+        <v>46598</v>
+      </c>
+      <c r="G115" s="2">
+        <v>46525</v>
+      </c>
+      <c r="H115" s="2">
+        <v>46541</v>
+      </c>
+      <c r="I115" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>249</v>
+      </c>
+      <c r="B116" t="s">
+        <v>250</v>
+      </c>
+      <c r="C116" s="2">
+        <v>46094</v>
+      </c>
+      <c r="D116" s="2">
+        <v>46111</v>
+      </c>
+      <c r="E116" s="2">
+        <v>46601</v>
+      </c>
+      <c r="F116" s="2">
+        <v>46616</v>
+      </c>
+      <c r="G116" s="2">
+        <v>46542</v>
+      </c>
+      <c r="H116" s="2">
+        <v>46555</v>
+      </c>
+      <c r="I116" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>251</v>
+      </c>
+      <c r="B117" t="s">
+        <v>252</v>
+      </c>
+      <c r="C117" s="2">
+        <v>46112</v>
+      </c>
+      <c r="D117" s="2">
+        <v>46126</v>
+      </c>
+      <c r="E117" s="2">
+        <v>46617</v>
+      </c>
+      <c r="F117" s="2">
+        <v>46630</v>
+      </c>
+      <c r="G117" s="2">
+        <v>46556</v>
+      </c>
+      <c r="H117" s="2">
+        <v>46569</v>
+      </c>
+      <c r="I117" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>253</v>
+      </c>
+      <c r="B118" t="s">
+        <v>254</v>
+      </c>
+      <c r="C118" s="2">
+        <v>46127</v>
+      </c>
+      <c r="D118" s="2">
+        <v>46140</v>
+      </c>
+      <c r="E118" s="2">
+        <v>46631</v>
+      </c>
+      <c r="F118" s="2">
+        <v>46644</v>
+      </c>
+      <c r="G118" s="2">
+        <v>46570</v>
+      </c>
+      <c r="H118" s="2">
+        <v>46583</v>
+      </c>
+      <c r="I118" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>255</v>
+      </c>
+      <c r="B119" t="s">
+        <v>256</v>
+      </c>
+      <c r="C119" s="2">
+        <v>46141</v>
+      </c>
+      <c r="D119" s="2">
+        <v>46154</v>
+      </c>
+      <c r="E119" s="2">
+        <v>46645</v>
+      </c>
+      <c r="F119" s="2">
+        <v>46658</v>
+      </c>
+      <c r="G119" s="2">
+        <v>46584</v>
+      </c>
+      <c r="H119" s="2">
+        <v>46597</v>
+      </c>
+      <c r="I119" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>257</v>
+      </c>
+      <c r="B120" t="s">
+        <v>258</v>
+      </c>
+      <c r="C120" s="2">
         <v>46155</v>
       </c>
-      <c r="E2" s="1">
-[...14 lines deleted...]
-      <c r="J2" s="1">
+      <c r="D120" s="2">
+        <v>46169</v>
+      </c>
+      <c r="E120" s="2">
+        <v>46659</v>
+      </c>
+      <c r="F120" s="2">
+        <v>46672</v>
+      </c>
+      <c r="G120" s="2">
+        <v>46598</v>
+      </c>
+      <c r="H120" s="2">
+        <v>46611</v>
+      </c>
+      <c r="I120" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>259</v>
+      </c>
+      <c r="B121" t="s">
+        <v>260</v>
+      </c>
+      <c r="C121" s="2">
+        <v>46059</v>
+      </c>
+      <c r="D121" s="2">
+        <v>46077</v>
+      </c>
+      <c r="E121" s="2">
+        <v>46567</v>
+      </c>
+      <c r="F121" s="2">
+        <v>46582</v>
+      </c>
+      <c r="G121" s="2">
+        <v>46507</v>
+      </c>
+      <c r="H121" s="2">
+        <v>46524</v>
+      </c>
+      <c r="I121" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>261</v>
+      </c>
+      <c r="B122" t="s">
+        <v>262</v>
+      </c>
+      <c r="C122" s="2">
+        <v>46078</v>
+      </c>
+      <c r="D122" s="2">
+        <v>46093</v>
+      </c>
+      <c r="E122" s="2">
+        <v>46583</v>
+      </c>
+      <c r="F122" s="2">
+        <v>46598</v>
+      </c>
+      <c r="G122" s="2">
+        <v>46525</v>
+      </c>
+      <c r="H122" s="2">
+        <v>46541</v>
+      </c>
+      <c r="I122" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>263</v>
+      </c>
+      <c r="B123" t="s">
+        <v>264</v>
+      </c>
+      <c r="C123" s="2">
+        <v>46094</v>
+      </c>
+      <c r="D123" s="2">
+        <v>46111</v>
+      </c>
+      <c r="E123" s="2">
+        <v>46601</v>
+      </c>
+      <c r="F123" s="2">
+        <v>46616</v>
+      </c>
+      <c r="G123" s="2">
+        <v>46542</v>
+      </c>
+      <c r="H123" s="2">
+        <v>46555</v>
+      </c>
+      <c r="I123" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>265</v>
+      </c>
+      <c r="B124" t="s">
+        <v>266</v>
+      </c>
+      <c r="C124" s="2">
+        <v>46112</v>
+      </c>
+      <c r="D124" s="2">
+        <v>46126</v>
+      </c>
+      <c r="E124" s="2">
+        <v>46617</v>
+      </c>
+      <c r="F124" s="2">
+        <v>46630</v>
+      </c>
+      <c r="G124" s="2">
+        <v>46556</v>
+      </c>
+      <c r="H124" s="2">
+        <v>46569</v>
+      </c>
+      <c r="I124" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>267</v>
+      </c>
+      <c r="B125" t="s">
+        <v>268</v>
+      </c>
+      <c r="C125" s="2">
+        <v>46127</v>
+      </c>
+      <c r="D125" s="2">
+        <v>46140</v>
+      </c>
+      <c r="E125" s="2">
+        <v>46631</v>
+      </c>
+      <c r="F125" s="2">
+        <v>46644</v>
+      </c>
+      <c r="G125" s="2">
+        <v>46570</v>
+      </c>
+      <c r="H125" s="2">
+        <v>46583</v>
+      </c>
+      <c r="I125" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>269</v>
+      </c>
+      <c r="B126" t="s">
+        <v>270</v>
+      </c>
+      <c r="C126" s="2">
+        <v>46141</v>
+      </c>
+      <c r="D126" s="2">
+        <v>46154</v>
+      </c>
+      <c r="E126" s="2">
+        <v>46645</v>
+      </c>
+      <c r="F126" s="2">
+        <v>46658</v>
+      </c>
+      <c r="G126" s="2">
+        <v>46584</v>
+      </c>
+      <c r="H126" s="2">
+        <v>46597</v>
+      </c>
+      <c r="I126" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>271</v>
+      </c>
+      <c r="B127" t="s">
+        <v>272</v>
+      </c>
+      <c r="C127" s="2">
+        <v>46155</v>
+      </c>
+      <c r="D127" s="2">
+        <v>46169</v>
+      </c>
+      <c r="E127" s="2">
+        <v>46659</v>
+      </c>
+      <c r="F127" s="2">
+        <v>46672</v>
+      </c>
+      <c r="G127" s="2">
+        <v>46598</v>
+      </c>
+      <c r="H127" s="2">
+        <v>46611</v>
+      </c>
+      <c r="I127" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>273</v>
+      </c>
+      <c r="B128" t="s">
+        <v>274</v>
+      </c>
+      <c r="C128" s="2">
+        <v>46170</v>
+      </c>
+      <c r="D128" s="2">
         <v>46182</v>
       </c>
-      <c r="K2" s="1">
-[...25 lines deleted...]
-      <c r="F3" s="1">
+      <c r="E128" s="2">
+        <v>46673</v>
+      </c>
+      <c r="F128" s="2">
+        <v>46686</v>
+      </c>
+      <c r="G128" s="2">
+        <v>46612</v>
+      </c>
+      <c r="H128" s="2">
+        <v>46625</v>
+      </c>
+      <c r="I128" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>275</v>
+      </c>
+      <c r="B129" t="s">
+        <v>276</v>
+      </c>
+      <c r="C129" s="2">
+        <v>46078</v>
+      </c>
+      <c r="D129" s="2">
+        <v>46093</v>
+      </c>
+      <c r="E129" s="2">
+        <v>46583</v>
+      </c>
+      <c r="F129" s="2">
+        <v>46598</v>
+      </c>
+      <c r="G129" s="2">
+        <v>46525</v>
+      </c>
+      <c r="H129" s="2">
+        <v>46541</v>
+      </c>
+      <c r="I129" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>277</v>
+      </c>
+      <c r="B130" t="s">
+        <v>278</v>
+      </c>
+      <c r="C130" s="2">
+        <v>46094</v>
+      </c>
+      <c r="D130" s="2">
+        <v>46111</v>
+      </c>
+      <c r="E130" s="2">
+        <v>46601</v>
+      </c>
+      <c r="F130" s="2">
+        <v>46616</v>
+      </c>
+      <c r="G130" s="2">
+        <v>46542</v>
+      </c>
+      <c r="H130" s="2">
+        <v>46555</v>
+      </c>
+      <c r="I130" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>279</v>
+      </c>
+      <c r="B131" t="s">
+        <v>280</v>
+      </c>
+      <c r="C131" s="2">
+        <v>46112</v>
+      </c>
+      <c r="D131" s="2">
+        <v>46126</v>
+      </c>
+      <c r="E131" s="2">
+        <v>46617</v>
+      </c>
+      <c r="F131" s="2">
+        <v>46630</v>
+      </c>
+      <c r="G131" s="2">
+        <v>46556</v>
+      </c>
+      <c r="H131" s="2">
+        <v>46569</v>
+      </c>
+      <c r="I131" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>281</v>
+      </c>
+      <c r="B132" t="s">
+        <v>282</v>
+      </c>
+      <c r="C132" s="2">
+        <v>46127</v>
+      </c>
+      <c r="D132" s="2">
+        <v>46140</v>
+      </c>
+      <c r="E132" s="2">
+        <v>46631</v>
+      </c>
+      <c r="F132" s="2">
+        <v>46644</v>
+      </c>
+      <c r="G132" s="2">
+        <v>46570</v>
+      </c>
+      <c r="H132" s="2">
+        <v>46583</v>
+      </c>
+      <c r="I132" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>283</v>
+      </c>
+      <c r="B133" t="s">
+        <v>284</v>
+      </c>
+      <c r="C133" s="2">
+        <v>46141</v>
+      </c>
+      <c r="D133" s="2">
+        <v>46154</v>
+      </c>
+      <c r="E133" s="2">
+        <v>46645</v>
+      </c>
+      <c r="F133" s="2">
+        <v>46658</v>
+      </c>
+      <c r="G133" s="2">
+        <v>46584</v>
+      </c>
+      <c r="H133" s="2">
+        <v>46597</v>
+      </c>
+      <c r="I133" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>285</v>
+      </c>
+      <c r="B134" t="s">
+        <v>286</v>
+      </c>
+      <c r="C134" s="2">
+        <v>46155</v>
+      </c>
+      <c r="D134" s="2">
+        <v>46169</v>
+      </c>
+      <c r="E134" s="2">
+        <v>46659</v>
+      </c>
+      <c r="F134" s="2">
+        <v>46672</v>
+      </c>
+      <c r="G134" s="2">
+        <v>46598</v>
+      </c>
+      <c r="H134" s="2">
+        <v>46611</v>
+      </c>
+      <c r="I134" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>287</v>
+      </c>
+      <c r="B135" t="s">
+        <v>288</v>
+      </c>
+      <c r="C135" s="2">
+        <v>46170</v>
+      </c>
+      <c r="D135" s="2">
         <v>46182</v>
       </c>
-      <c r="G3" s="1">
-[...2 lines deleted...]
-      <c r="H3" s="1">
+      <c r="E135" s="2">
+        <v>46673</v>
+      </c>
+      <c r="F135" s="2">
+        <v>46686</v>
+      </c>
+      <c r="G135" s="2">
+        <v>46612</v>
+      </c>
+      <c r="H135" s="2">
+        <v>46625</v>
+      </c>
+      <c r="I135" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>289</v>
+      </c>
+      <c r="B136" t="s">
+        <v>290</v>
+      </c>
+      <c r="C136" s="2">
+        <v>46183</v>
+      </c>
+      <c r="D136" s="2">
+        <v>46196</v>
+      </c>
+      <c r="E136" s="2">
+        <v>46687</v>
+      </c>
+      <c r="F136" s="2">
+        <v>46700</v>
+      </c>
+      <c r="G136" s="2">
+        <v>46626</v>
+      </c>
+      <c r="H136" s="2">
+        <v>46638</v>
+      </c>
+      <c r="I136" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>291</v>
+      </c>
+      <c r="B137" t="s">
+        <v>292</v>
+      </c>
+      <c r="C137" s="2">
+        <v>46094</v>
+      </c>
+      <c r="D137" s="2">
+        <v>46111</v>
+      </c>
+      <c r="E137" s="2">
+        <v>46601</v>
+      </c>
+      <c r="F137" s="2">
+        <v>46616</v>
+      </c>
+      <c r="G137" s="2">
+        <v>46542</v>
+      </c>
+      <c r="H137" s="2">
+        <v>46555</v>
+      </c>
+      <c r="I137" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>293</v>
+      </c>
+      <c r="B138" t="s">
+        <v>294</v>
+      </c>
+      <c r="C138" s="2">
+        <v>46112</v>
+      </c>
+      <c r="D138" s="2">
+        <v>46126</v>
+      </c>
+      <c r="E138" s="2">
+        <v>46617</v>
+      </c>
+      <c r="F138" s="2">
+        <v>46630</v>
+      </c>
+      <c r="G138" s="2">
+        <v>46556</v>
+      </c>
+      <c r="H138" s="2">
+        <v>46569</v>
+      </c>
+      <c r="I138" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>295</v>
+      </c>
+      <c r="B139" t="s">
+        <v>296</v>
+      </c>
+      <c r="C139" s="2">
+        <v>46127</v>
+      </c>
+      <c r="D139" s="2">
+        <v>46140</v>
+      </c>
+      <c r="E139" s="2">
+        <v>46631</v>
+      </c>
+      <c r="F139" s="2">
+        <v>46644</v>
+      </c>
+      <c r="G139" s="2">
+        <v>46570</v>
+      </c>
+      <c r="H139" s="2">
+        <v>46583</v>
+      </c>
+      <c r="I139" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>297</v>
+      </c>
+      <c r="B140" t="s">
+        <v>298</v>
+      </c>
+      <c r="C140" s="2">
+        <v>46141</v>
+      </c>
+      <c r="D140" s="2">
+        <v>46154</v>
+      </c>
+      <c r="E140" s="2">
+        <v>46645</v>
+      </c>
+      <c r="F140" s="2">
+        <v>46658</v>
+      </c>
+      <c r="G140" s="2">
+        <v>46584</v>
+      </c>
+      <c r="H140" s="2">
+        <v>46597</v>
+      </c>
+      <c r="I140" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>299</v>
+      </c>
+      <c r="B141" t="s">
+        <v>300</v>
+      </c>
+      <c r="C141" s="2">
+        <v>46155</v>
+      </c>
+      <c r="D141" s="2">
+        <v>46169</v>
+      </c>
+      <c r="E141" s="2">
+        <v>46659</v>
+      </c>
+      <c r="F141" s="2">
+        <v>46672</v>
+      </c>
+      <c r="G141" s="2">
+        <v>46598</v>
+      </c>
+      <c r="H141" s="2">
+        <v>46611</v>
+      </c>
+      <c r="I141" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>301</v>
+      </c>
+      <c r="B142" t="s">
+        <v>302</v>
+      </c>
+      <c r="C142" s="2">
+        <v>46170</v>
+      </c>
+      <c r="D142" s="2">
         <v>46182</v>
       </c>
-      <c r="I3" s="1">
+      <c r="E142" s="2">
+        <v>46673</v>
+      </c>
+      <c r="F142" s="2">
+        <v>46686</v>
+      </c>
+      <c r="G142" s="2">
+        <v>46612</v>
+      </c>
+      <c r="H142" s="2">
+        <v>46625</v>
+      </c>
+      <c r="I142" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>303</v>
+      </c>
+      <c r="B143" t="s">
+        <v>304</v>
+      </c>
+      <c r="C143" s="2">
         <v>46183</v>
       </c>
-      <c r="J3" s="1">
-[...131 lines deleted...]
-      <c r="M6">
+      <c r="D143" s="2">
+        <v>46196</v>
+      </c>
+      <c r="E143" s="2">
+        <v>46687</v>
+      </c>
+      <c r="F143" s="2">
+        <v>46700</v>
+      </c>
+      <c r="G143" s="2">
+        <v>46626</v>
+      </c>
+      <c r="H143" s="2">
+        <v>46638</v>
+      </c>
+      <c r="I143" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>305</v>
+      </c>
+      <c r="B144" t="s">
+        <v>306</v>
+      </c>
+      <c r="C144" s="2">
+        <v>46197</v>
+      </c>
+      <c r="D144" s="2">
+        <v>46209</v>
+      </c>
+      <c r="E144" s="2">
+        <v>46701</v>
+      </c>
+      <c r="F144" s="2">
+        <v>46713</v>
+      </c>
+      <c r="G144" s="2">
+        <v>46639</v>
+      </c>
+      <c r="H144" s="2">
+        <v>46651</v>
+      </c>
+      <c r="I144" s="3">
         <v>0</v>
       </c>
     </row>
   </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:M6"/>
+    <ignoredError sqref="A1:I144" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>SheetJS</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Project Info</vt:lpstr>
       <vt:lpstr>BL vs Updates</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
 </file>